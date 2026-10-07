--- v2 (2026-08-22)
+++ v3 (2026-10-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="916">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="937">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Publicação</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Aditivos</t>
   </si>
   <si>
     <t>003/2022</t>
   </si>
   <si>
@@ -2390,77 +2390,146 @@
   <si>
     <t>09/02/2018</t>
   </si>
   <si>
     <t xml:space="preserve"> Termo de Convênio que entre si fazem de um lado o Município de Catalão, Estado de Goiás, e de outro a Associação Comercial e Industrial de Catalão. </t>
   </si>
   <si>
     <t>002/2018</t>
   </si>
   <si>
     <t>01/02/2018</t>
   </si>
   <si>
     <t xml:space="preserve"> Termo de Convênio que entre si fazem o Município de Catalão, Estado de Goiás, e a Olaria Futebol Clube. </t>
   </si>
   <si>
     <t>23/01/2018</t>
   </si>
   <si>
     <t xml:space="preserve"> Convênio que entre si celebram o município de Catalão, Estado de Goiás, com interveniência da Secretaria Municipal de Esportes, Lazer e Juventude com a LIFSCAT - Liga Independente de Futsal de Catalão, visando estimular e incentivar o esporte amador neste município. </t>
   </si>
   <si>
     <t>235/2026</t>
   </si>
   <si>
+    <t>R$ 95.800,00</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>O presente Termo de Fomento tem por objeto estabelecer as condições para a transferência de subvenção financeira à OSC Associação Catalana de Skateboard, destinada à execução de projeto voltado à promoção da inclusão social, ao fortalecimento da cidadania e ao desenvolvimento físico, emocional e social de crianças e adolescentes do Município de Catalão, por meio da prática gratuita e orientada de skate, contribuindo para a formação de cidadãos mais conscientes, participativos e comprometidos com a convivência comunitária, conforme Plano de Trabalho anexo a este instrumento.</t>
+  </si>
+  <si>
+    <t>236/2026</t>
+  </si>
+  <si>
+    <t>R$ 203.850,00</t>
+  </si>
+  <si>
+    <t>O presente Termo de Fomento tem por objeto estabelecer as condições para a transferência de subvenção financeira à OSC Associação CESE para Cultura, Educação, Saúde e Esporte, destinada à execução do projeto em seu quarto ano de execução, com a finalidade de ampliar o acesso de crianças e adolescentes residentes nos Municípios de Catalão, Pires Belo e Santo Antônio do Rio Verde a atividades esportivas e culturais, por meio das modalidades de karatê e violão, contribuindo para o desenvolvimento físico, intelectual, social e educacional dos participantes, o fortalecimento dos vínculos familiares e comunitários e a prevenção de situações de vulnerabilidade social, conforme Plano de Trabalho anexo a este instrumento.</t>
+  </si>
+  <si>
+    <t>237/2026</t>
+  </si>
+  <si>
+    <t>O presente Termo de Fomento tem por objeto estabelecer as condições para a execução de transferência de subvenção financeira para a OSC - OLARIA FUTEBOL CLUBE, com CNPJ de nº 03.227.004/0001-03, com a finalidade de Colaboração financeira do Município, para ser aplicada pela OSC em despesas decorrentes de implantação de infraestrutura esportiva, aquisição de materiais e equipamentos e manutenção de equipe técnica, conforme o Plano de Trabalho anexo.</t>
+  </si>
+  <si>
+    <t>002/2026</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>PRIMEIRO TERMO ADITIVO DO TERMO DE FOMENTO N° 002/2026.</t>
+  </si>
+  <si>
+    <t>044/2026</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>O presente Termo Aditivo tem por objeto alterar a Cláusula 8.1 – Do Prazo de Vigência e a Cláusula 3.3 – Do Cronograma de Desembolso do Termo de Fomento nº 2026044, a fim de compatibilizar a vigência da parceria com o prazo de execução constante do Plano de Trabalho e readequar a forma de liberação dos recursos, permanecendo inalterados o objeto e o valor global da parceria.</t>
+  </si>
+  <si>
+    <t>001/2026</t>
+  </si>
+  <si>
+    <t>R$ 480.000,00</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>O objeto do presente termo de convênio visa estabelecer colaboração mútua entre o CONCEDENTE e o CONVENENTE, este último mantenedor do Hospital Materno Infantil e Centro Integrado da Mulher, devidamente sediados nesta cidade de Catalão, Estado de Goiás, conforme Plano de Trabalho e Aplicação anexo a esse instrumento, especificamente, para o recolhimento de Encargos e Tributos, sejam eles parcelados ou não. </t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>238/2026</t>
+  </si>
+  <si>
+    <t>R$ 277.200,00</t>
+  </si>
+  <si>
+    <t>O presente Termo de Fomento tem por objeto estabelecer as condições para a execução de transferência de subvenção financeira para a OSC Associação Pestalozzi de Catalão, com CNPJ de nº 00.146.373/0001-75, com a finalidade de o projeto tem como objetivo oferecer apoio pedagógico às crianças com TEA, que frequentam a Pestalozzi, exclusivamente voltadas para beneficiários de Catalão.</t>
+  </si>
+  <si>
+    <t>232/2026</t>
+  </si>
+  <si>
+    <t>O presente Termo de Fomento tem por objeto estabelecer as condições para a transferência de subvenção financeira ao Centro de Integração Social da Mulher Vida Mulher Viva, destinada ao custeio de despesas decorrentes da manutenção de acompanhamento psicológico, por meio de terapias em grupo e atendimentos individuais, assessoria jurídica, distribuição de cestas básicas e realização de oficinas de artesanato, voltadas à promoção e preservação da saúde física e mental, conforme Plano de Trabalho anexo a este instrumento.</t>
+  </si>
+  <si>
     <t>30/07/2026</t>
   </si>
   <si>
     <t>O presente Termo de Fomento tem por objeto estabelecer as condições para a transferência de subvenção financeira à OSC Asilo São Vicente de Paulo de Catalão, com a finalidade de financiar despesas decorrentes do aporte de recursos de fomento destinados à aquisição de gêneros alimentícios, fraldas e suplementos alimentares, garantindo a assistência e a nutrição diária dos idosos acolhidos no Lar São Vicente de Paulo, conforme autorização da respectiva emenda.</t>
   </si>
   <si>
     <t>234/2026</t>
   </si>
   <si>
     <t>O presente Termo de Fomento tem por objeto estabelecer as condições para a transferência de subvenção financeira à OSC Associação Pestalozzi de Catalão, com a finalidade de financiar as despesas decorrentes do aporte de recursos de fomento destinados à manutenção das atividades desenvolvidas em prol de pessoas com deficiência intelectual e/ou múltipla, matriculadas na associação, por meio da prestação de serviços educacionais, socioassistenciais e de reabilitação não hospitalar, conforme autorização da respectiva emenda.</t>
   </si>
   <si>
     <t>231/2026</t>
   </si>
   <si>
     <t>O presente Termo de Fomento tem por objeto estabelecer as condições para a transferência de subvenção financeira à OSC Obras Sociais Jorge Faim Filho, com a finalidade de financiar as despesas decorrentes da manutenção das instalações da Escola Allan Kardec, da regularização de tributos e da contratação de mão de obra, conforme autorização da respectiva emenda.</t>
   </si>
   <si>
     <t>233/2026</t>
   </si>
   <si>
     <t>O presente Termo de Fomento tem por objeto estabelecer as condições para a transferência de subvenção financeira à OSC Fundação Espírita Nova Vida, com a finalidade de financiar as despesas decorrentes da manutenção da estrutura administrativa e técnica da Fundação, garantindo a continuidade e a qualidade das atividades socioeducativas oferecidas às crianças e aos adolescentes atendidos, conforme autorização da respectiva emenda.</t>
   </si>
   <si>
-    <t>236/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Estabelecer as condições para a execução de transferência de subvenção financeira para a OSC Escola Creche São Francisco de Assis, com CNPJ de nº 03.887.815/0001-22, com a finalidade de o projeto tem como objetivo a transferência de subvenção financeira para ESCOLA CRECHE SÃO FRANCISCO DE ASSIS tem a finalidade de financiar as despesas decorrentes de custear a construção de uma escada, como de saída de emergência do segundo piso, onde funcionam três salas de aula, atendendo em média 120 crianças, conforme autorização Emenda, conforme Plano de Trabalho anexo a esse instrumento.</t>
   </si>
   <si>
     <t>230/2026</t>
   </si>
   <si>
     <t>Estabelecer as condições para a execução de transferência de subvenção financeira para a OSC Associação Beneficente Evangélica Creche Recanto Infantil, com CNPJ de nº 00.146.415/0001-78, com a finalidade de o projeto tem como objetivo a transferência de subvenção financeira para ASSOCIAÇÃO BENEFICENTE EVANGÉLICA CRECHE RECANTO INFANTIL tem a finalidade de financiar as despesas decorrentes de aquisição de materiais de custeio essenciais para as áreas pedagógica, administrativa, de higiene e de alimentação, garantindo um ambiente seguro, saudável e estimulante para o desenvolvimento integral na primeira infância, conforme autorização Emenda, conforme Plano de Trabalho anexo a esse instrumento.</t>
   </si>
   <si>
     <t>228/2026</t>
   </si>
   <si>
     <t>R$ 27.789,87</t>
   </si>
   <si>
     <t>23/07/2026</t>
   </si>
   <si>
     <t>O presente Termo de Fomento tem por objeto estabelecer as condições para a execução de transferência de subvenção financeira para a OSC Santa Casa de Misericórdia de Catalão, com CNPJ de nº 01.323.146/0001-30, com a finalidade de o projeto tem como objetivo reestruturar unidade de cuidados intermediários de assistência ao recém-nascido, berçário patológico maternidade, conforme Plano de Trabalho anexo a esse instrumento. </t>
   </si>
   <si>
     <t>220/2026</t>
   </si>
   <si>
     <t>17/07/2026</t>
@@ -2477,53 +2546,50 @@
   <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>Pagamento das despesas com corpo docente da Instituição a fim de provermos as atividades educacionais nas dependências do Instituto João Margon Vaz, ou remotamente, para o ensino de Matemática,Robótica e Informática, com aplicação da vivência nos temas transversais, em contra turno escolar, aos alunos/participantes e totalmente gratuitas. (Continuidade das Atividades e à Garantia da Qualidade das Metas estabelecidas com o pagamento parcial dos professores do Projeto)</t>
   </si>
   <si>
     <t>216/2026</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>Estabelecer as condições para a execução de transferência de subvenção financeira para a OSC Instituto Equilíbrio de Assistência Sociocultural e Ambiental, com CNPJ de nº 44.493.227/0001-91, com a finalidade de o projeto tem como objetivo a execução do projeto Capacitar para Crescer com Equilíbrio Social conforme Plano de Trabalho anexo a esse instrumento.</t>
   </si>
   <si>
     <t>229/2026</t>
   </si>
   <si>
     <t>R$ 286.842,60</t>
   </si>
   <si>
     <t>Estabelecer as condições para a execução de transferência de subvenção financeira para a OSC Fundação Dom Pedro II, com CNPJ de nº 07.882.625/0001-73, com a finalidade de o projeto tem como objetivo executar o Programa educacional Bombeiro Mirim no município de Catalão.</t>
   </si>
   <si>
-    <t>001/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 5.727,00</t>
   </si>
   <si>
     <t>02/06/2026</t>
   </si>
   <si>
     <t>Formalizar a filiação institucional do Fundo Municipal de Educação de Catalão/GO à União dos Dirigentes Municipais de Educação de Goiás - UNDIME/GO, mediante pagamento de contribuição associativa anual, visando ao fortalecimento da gestão pública educacional municipal, ao apoio técnico institucional, à formação continuada dos dirigentes municipais de educação e ao aprimoramento das políticas públicas educacionais.</t>
   </si>
   <si>
     <t>057/2026</t>
   </si>
   <si>
     <t>R$ 1.119.144,19</t>
   </si>
   <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>CUSTEIO DE LOCAÇÃO DEVEÍCULOS E MATERIAIS DE EXPEDIENTE PARA ATENDIMENTO DAS DEMANDAS ADMINISTRATIVAS DOMUNICÍPIO DE CATALÃO, consoante especifi cações técnicas e objetivos constantes do Plano de Trabalho</t>
   </si>
   <si>
     <t>215/2026</t>
   </si>
   <si>
     <t>21/05/2026</t>
@@ -2550,53 +2616,50 @@
     <t>Termo de Fomento N° 2026044/2026.</t>
   </si>
   <si>
     <t>2026043/2026</t>
   </si>
   <si>
     <t>TERMO DE FOMENTO N° 2026043/2026.</t>
   </si>
   <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>Execução de transferências de subvenção financeira para a OSC Associação Catalana de Equoterapia, com a finalidade de atender crianças e adolescentes de até 18 anos, com deficiência e necessidades especiais do Município de Catalão, que possuam indicação médica prescrita para equoterapia.</t>
   </si>
   <si>
     <t>221/2026</t>
   </si>
   <si>
     <t>Transferência de subvenção financeira para a Escola Creche São Francisco de Assis, para manutenção das despesas decorrente da oferta de educação infantil a crianças de 01 a 05 anos do município de Catalão, matriculadas na instituição, no ano letivo de 2026, conforme Plano de Trabalho anexo a esse instrumento.</t>
   </si>
   <si>
     <t>043/2026</t>
   </si>
   <si>
     <t>Transferência de subvenção financeira para Associação Catalana de Equoterapia, com a finalidade de o projeto tem como objetivo atender crianças e adolescentes até 18 (dezoito) anos, com deficiência e necessidades especiais do município de Catalão, que tenham indicação médica prescrita para a Equoterapia</t>
-  </si>
-[...1 lines deleted...]
-    <t>044/2026</t>
   </si>
   <si>
     <t>Transferência de subvenção financeira para a Escola Creche São Francisco de Assis com a finalidade de oferecer aulas gratuitas de quatro modalidades complementares de ensino a 120 crianças de 4 a 5 anos de idade da Escola Creche São Francisco de Assis, sendo as modalidades: ballet, karatê, musicalização e pintura, que ocorrerão nas dependências da instituição com frequência semanal e adequação predial para atender ao projeto.</t>
   </si>
   <si>
     <t>072/2026</t>
   </si>
   <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>Transferência de subvenção financeira para a OSC Centro de Integração Social da Mulher Vida, com CNPJ de nº 21.952.765/0001-00, com a finalidade de pagamento de recursos humanos e custos administrativos, conforme Plano de Trabalho.</t>
   </si>
   <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>O presente Termo de Cooperação tem por objeto a cooperação entre o MUNICÍPIO e a ENTIDADE COOPERADA, entidade mantedora da Escola Santa Clara, desta cidade, com o objetivo de ceder servidores para atuação na Associação Pestalozzi de Catalão, entidade mantenedora da Escola Santa Clara, que presta atendimento exclusivo a pessoas com deficiência intelectual e/ou múltipla no município.</t>
   </si>
   <si>
     <t>R$ 9.720,00</t>
   </si>
   <si>
     <t>Ο TERMO DE ADESÃO/FILIAÇÃO presente Termo tem como objetivo a “ADESÃO/FILIAÇÃO”, do MUNICÍPIO nesse instrumento denominado FILIADO0 e aqui representado por seu prefeito municipal, o qual manifesta sua vontade de ADESÃO/FILIAÇÃO ao quadro de associados da ASSOCIAÇÃO NACIONAL DOS MUNICÍPIOS SEDES DE USINAS HIDROELÉTRICAS ALAGADOS – AMUSUH, por nesse instrumento denominada FILIANTE.</t>
   </si>
@@ -3139,51 +3202,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F340"/>
+  <dimension ref="A1:F349"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="889.354" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -8964,1035 +9027,1213 @@
       </c>
       <c r="C290" t="s">
         <v>756</v>
       </c>
       <c r="D290" t="s">
         <v>72</v>
       </c>
       <c r="E290" t="s">
         <v>782</v>
       </c>
       <c r="F290" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
         <v>11</v>
       </c>
       <c r="C291" t="s">
         <v>784</v>
       </c>
       <c r="D291" t="s">
-        <v>61</v>
+        <v>785</v>
       </c>
       <c r="E291" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="F291" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
         <v>11</v>
       </c>
       <c r="C292" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="D292" t="s">
-        <v>61</v>
+        <v>789</v>
       </c>
       <c r="E292" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="F292" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
         <v>11</v>
       </c>
       <c r="C293" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="D293" t="s">
-        <v>61</v>
+        <v>601</v>
       </c>
       <c r="E293" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="F293" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C294" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="D294" t="s">
-        <v>61</v>
+        <v>171</v>
       </c>
       <c r="E294" t="s">
-        <v>785</v>
+        <v>794</v>
       </c>
       <c r="F294" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C295" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="D295" t="s">
-        <v>61</v>
+        <v>101</v>
       </c>
       <c r="E295" t="s">
-        <v>785</v>
+        <v>797</v>
       </c>
       <c r="F295" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
         <v>11</v>
       </c>
       <c r="C296" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="D296" t="s">
-        <v>356</v>
+        <v>800</v>
       </c>
       <c r="E296" t="s">
-        <v>785</v>
+        <v>801</v>
       </c>
       <c r="F296" t="s">
-        <v>796</v>
+        <v>802</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C297" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="D297" t="s">
-        <v>798</v>
+        <v>171</v>
       </c>
       <c r="E297" t="s">
-        <v>799</v>
-[...3 lines deleted...]
-      </c>
+        <v>803</v>
+      </c>
+      <c r="F297"/>
     </row>
     <row r="298" spans="1:6">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>11</v>
       </c>
       <c r="C298" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="D298" t="s">
-        <v>440</v>
+        <v>805</v>
       </c>
       <c r="E298" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F298" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
         <v>11</v>
       </c>
       <c r="C299" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="D299" t="s">
-        <v>805</v>
+        <v>114</v>
       </c>
       <c r="E299" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="F299" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
         <v>11</v>
       </c>
       <c r="C300" t="s">
-        <v>808</v>
+        <v>784</v>
       </c>
       <c r="D300" t="s">
-        <v>187</v>
+        <v>61</v>
       </c>
       <c r="E300" t="s">
         <v>809</v>
       </c>
       <c r="F300" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
         <v>11</v>
       </c>
       <c r="C301" t="s">
         <v>811</v>
       </c>
       <c r="D301" t="s">
-        <v>812</v>
+        <v>61</v>
       </c>
       <c r="E301" t="s">
         <v>809</v>
       </c>
       <c r="F301" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
         <v>11</v>
       </c>
       <c r="C302" t="s">
+        <v>813</v>
+      </c>
+      <c r="D302" t="s">
+        <v>61</v>
+      </c>
+      <c r="E302" t="s">
+        <v>809</v>
+      </c>
+      <c r="F302" t="s">
         <v>814</v>
-      </c>
-[...7 lines deleted...]
-        <v>817</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
         <v>11</v>
       </c>
       <c r="C303" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="D303" t="s">
-        <v>819</v>
+        <v>61</v>
       </c>
       <c r="E303" t="s">
-        <v>820</v>
+        <v>809</v>
       </c>
       <c r="F303" t="s">
-        <v>821</v>
+        <v>816</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
         <v>11</v>
       </c>
       <c r="C304" t="s">
-        <v>822</v>
+        <v>788</v>
       </c>
       <c r="D304" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="E304" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="F304" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
         <v>11</v>
       </c>
       <c r="C305" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="D305" t="s">
-        <v>72</v>
+        <v>356</v>
       </c>
       <c r="E305" t="s">
-        <v>826</v>
+        <v>809</v>
       </c>
       <c r="F305" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
         <v>11</v>
       </c>
       <c r="C306" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="D306" t="s">
-        <v>101</v>
+        <v>821</v>
       </c>
       <c r="E306" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
       <c r="F306" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
         <v>11</v>
       </c>
       <c r="C307" t="s">
-        <v>831</v>
+        <v>824</v>
       </c>
       <c r="D307" t="s">
-        <v>61</v>
+        <v>440</v>
       </c>
       <c r="E307" t="s">
-        <v>829</v>
+        <v>825</v>
       </c>
       <c r="F307" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
         <v>11</v>
       </c>
-      <c r="C308">
-        <v>2026043</v>
+      <c r="C308" t="s">
+        <v>827</v>
       </c>
       <c r="D308" t="s">
-        <v>114</v>
+        <v>828</v>
       </c>
       <c r="E308" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="F308" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
         <v>11</v>
       </c>
       <c r="C309" t="s">
-        <v>835</v>
+        <v>831</v>
       </c>
       <c r="D309" t="s">
-        <v>486</v>
+        <v>187</v>
       </c>
       <c r="E309" t="s">
-        <v>799</v>
+        <v>832</v>
       </c>
       <c r="F309" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
         <v>11</v>
       </c>
       <c r="C310" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="D310" t="s">
-        <v>114</v>
+        <v>835</v>
       </c>
       <c r="E310" t="s">
-        <v>820</v>
+        <v>832</v>
       </c>
       <c r="F310" t="s">
-        <v>838</v>
+        <v>836</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
         <v>11</v>
       </c>
       <c r="C311" t="s">
+        <v>799</v>
+      </c>
+      <c r="D311" t="s">
+        <v>837</v>
+      </c>
+      <c r="E311" t="s">
+        <v>838</v>
+      </c>
+      <c r="F311" t="s">
         <v>839</v>
-      </c>
-[...7 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
         <v>11</v>
       </c>
       <c r="C312" t="s">
+        <v>840</v>
+      </c>
+      <c r="D312" t="s">
         <v>841</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="E312" t="s">
         <v>842</v>
       </c>
       <c r="F312" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
         <v>11</v>
       </c>
       <c r="C313" t="s">
-        <v>78</v>
+        <v>844</v>
       </c>
       <c r="D313" t="s">
-        <v>72</v>
+        <v>20</v>
       </c>
       <c r="E313" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F313" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
         <v>11</v>
       </c>
-      <c r="C314"/>
+      <c r="C314" t="s">
+        <v>847</v>
+      </c>
       <c r="D314" t="s">
-        <v>846</v>
+        <v>72</v>
       </c>
       <c r="E314" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="F314" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
         <v>11</v>
       </c>
       <c r="C315" t="s">
-        <v>814</v>
+        <v>850</v>
       </c>
       <c r="D315" t="s">
-        <v>848</v>
+        <v>101</v>
       </c>
       <c r="E315" t="s">
-        <v>844</v>
+        <v>851</v>
       </c>
       <c r="F315" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
         <v>11</v>
       </c>
       <c r="C316" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="D316" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="E316" t="s">
-        <v>844</v>
+        <v>851</v>
       </c>
       <c r="F316" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
         <v>11</v>
       </c>
-      <c r="C317" t="s">
-        <v>852</v>
+      <c r="C317">
+        <v>2026043</v>
       </c>
       <c r="D317" t="s">
-        <v>853</v>
+        <v>114</v>
       </c>
       <c r="E317" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F317" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
         <v>11</v>
       </c>
       <c r="C318" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="D318" t="s">
-        <v>857</v>
+        <v>486</v>
       </c>
       <c r="E318" t="s">
-        <v>854</v>
+        <v>822</v>
       </c>
       <c r="F318" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
         <v>11</v>
       </c>
       <c r="C319" t="s">
         <v>859</v>
       </c>
       <c r="D319" t="s">
+        <v>114</v>
+      </c>
+      <c r="E319" t="s">
+        <v>842</v>
+      </c>
+      <c r="F319" t="s">
         <v>860</v>
-      </c>
-[...4 lines deleted...]
-        <v>861</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
         <v>11</v>
       </c>
       <c r="C320" t="s">
-        <v>862</v>
+        <v>796</v>
       </c>
       <c r="D320" t="s">
-        <v>863</v>
+        <v>101</v>
       </c>
       <c r="E320" t="s">
-        <v>864</v>
+        <v>842</v>
       </c>
       <c r="F320" t="s">
-        <v>865</v>
+        <v>861</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
         <v>11</v>
       </c>
       <c r="C321" t="s">
-        <v>866</v>
+        <v>862</v>
       </c>
       <c r="D321" t="s">
-        <v>168</v>
+        <v>277</v>
       </c>
       <c r="E321" t="s">
+        <v>863</v>
+      </c>
+      <c r="F321" t="s">
         <v>864</v>
-      </c>
-[...1 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
         <v>11</v>
       </c>
       <c r="C322" t="s">
-        <v>868</v>
+        <v>78</v>
       </c>
       <c r="D322" t="s">
-        <v>869</v>
+        <v>72</v>
       </c>
       <c r="E322" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F322" t="s">
-        <v>870</v>
+        <v>866</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
         <v>11</v>
       </c>
-      <c r="C323" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C323"/>
       <c r="D323" t="s">
-        <v>872</v>
+        <v>867</v>
       </c>
       <c r="E323" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F323" t="s">
-        <v>873</v>
+        <v>868</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
         <v>11</v>
       </c>
       <c r="C324" t="s">
-        <v>874</v>
+        <v>799</v>
       </c>
       <c r="D324" t="s">
-        <v>875</v>
+        <v>869</v>
       </c>
       <c r="E324" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F324" t="s">
-        <v>876</v>
+        <v>870</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
         <v>11</v>
       </c>
       <c r="C325" t="s">
-        <v>877</v>
+        <v>871</v>
       </c>
       <c r="D325" t="s">
-        <v>878</v>
+        <v>72</v>
       </c>
       <c r="E325" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F325" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
         <v>11</v>
       </c>
       <c r="C326" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="D326" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
       <c r="E326" t="s">
-        <v>864</v>
+        <v>875</v>
       </c>
       <c r="F326" t="s">
-        <v>882</v>
+        <v>876</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
         <v>11</v>
       </c>
       <c r="C327" t="s">
-        <v>883</v>
+        <v>877</v>
       </c>
       <c r="D327" t="s">
-        <v>884</v>
+        <v>878</v>
       </c>
       <c r="E327" t="s">
-        <v>885</v>
+        <v>875</v>
       </c>
       <c r="F327" t="s">
-        <v>886</v>
+        <v>879</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
         <v>11</v>
       </c>
       <c r="C328" t="s">
-        <v>887</v>
+        <v>880</v>
       </c>
       <c r="D328" t="s">
-        <v>888</v>
+        <v>881</v>
       </c>
       <c r="E328" t="s">
-        <v>885</v>
+        <v>875</v>
       </c>
       <c r="F328" t="s">
-        <v>889</v>
+        <v>882</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
         <v>11</v>
       </c>
       <c r="C329" t="s">
-        <v>890</v>
+        <v>883</v>
       </c>
       <c r="D329" t="s">
-        <v>891</v>
+        <v>884</v>
       </c>
       <c r="E329" t="s">
         <v>885</v>
       </c>
       <c r="F329" t="s">
-        <v>836</v>
+        <v>886</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
         <v>11</v>
       </c>
       <c r="C330" t="s">
-        <v>892</v>
+        <v>887</v>
       </c>
       <c r="D330" t="s">
-        <v>893</v>
+        <v>168</v>
       </c>
       <c r="E330" t="s">
         <v>885</v>
       </c>
       <c r="F330" t="s">
-        <v>894</v>
+        <v>888</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
         <v>11</v>
       </c>
       <c r="C331" t="s">
-        <v>895</v>
+        <v>889</v>
       </c>
       <c r="D331" t="s">
-        <v>277</v>
+        <v>890</v>
       </c>
       <c r="E331" t="s">
         <v>885</v>
       </c>
       <c r="F331" t="s">
-        <v>896</v>
+        <v>891</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
         <v>11</v>
       </c>
       <c r="C332" t="s">
-        <v>897</v>
+        <v>892</v>
       </c>
       <c r="D332" t="s">
-        <v>61</v>
+        <v>893</v>
       </c>
       <c r="E332" t="s">
-        <v>844</v>
+        <v>885</v>
       </c>
       <c r="F332" t="s">
-        <v>898</v>
+        <v>894</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
         <v>11</v>
       </c>
       <c r="C333" t="s">
-        <v>814</v>
+        <v>895</v>
       </c>
       <c r="D333" t="s">
-        <v>304</v>
+        <v>896</v>
       </c>
       <c r="E333" t="s">
-        <v>854</v>
+        <v>885</v>
       </c>
       <c r="F333" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
         <v>11</v>
       </c>
       <c r="C334" t="s">
+        <v>898</v>
+      </c>
+      <c r="D334" t="s">
+        <v>899</v>
+      </c>
+      <c r="E334" t="s">
+        <v>885</v>
+      </c>
+      <c r="F334" t="s">
         <v>900</v>
-      </c>
-[...7 lines deleted...]
-        <v>901</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
         <v>11</v>
       </c>
       <c r="C335" t="s">
+        <v>901</v>
+      </c>
+      <c r="D335" t="s">
         <v>902</v>
       </c>
-      <c r="D335" t="s">
+      <c r="E335" t="s">
+        <v>885</v>
+      </c>
+      <c r="F335" t="s">
         <v>903</v>
-      </c>
-[...4 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
         <v>11</v>
       </c>
       <c r="C336" t="s">
+        <v>904</v>
+      </c>
+      <c r="D336" t="s">
         <v>905</v>
       </c>
-      <c r="D336" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E336" t="s">
-        <v>854</v>
+        <v>906</v>
       </c>
       <c r="F336" t="s">
-        <v>901</v>
+        <v>907</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="s">
         <v>11</v>
       </c>
       <c r="C337" t="s">
-        <v>279</v>
+        <v>908</v>
       </c>
       <c r="D337" t="s">
+        <v>909</v>
+      </c>
+      <c r="E337" t="s">
         <v>906</v>
       </c>
-      <c r="E337" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F337" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
         <v>11</v>
       </c>
       <c r="C338" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="D338" t="s">
-        <v>440</v>
+        <v>912</v>
       </c>
       <c r="E338" t="s">
-        <v>864</v>
+        <v>906</v>
       </c>
       <c r="F338" t="s">
-        <v>909</v>
+        <v>858</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
         <v>11</v>
       </c>
       <c r="C339" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="D339" t="s">
-        <v>114</v>
+        <v>914</v>
       </c>
       <c r="E339" t="s">
-        <v>911</v>
+        <v>906</v>
       </c>
       <c r="F339" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
         <v>11</v>
       </c>
       <c r="C340" t="s">
+        <v>916</v>
+      </c>
+      <c r="D340" t="s">
+        <v>277</v>
+      </c>
+      <c r="E340" t="s">
+        <v>906</v>
+      </c>
+      <c r="F340" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6">
+      <c r="A341">
+        <v>340</v>
+      </c>
+      <c r="B341" t="s">
+        <v>11</v>
+      </c>
+      <c r="C341" t="s">
+        <v>918</v>
+      </c>
+      <c r="D341" t="s">
+        <v>61</v>
+      </c>
+      <c r="E341" t="s">
+        <v>865</v>
+      </c>
+      <c r="F341" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6">
+      <c r="A342">
+        <v>341</v>
+      </c>
+      <c r="B342" t="s">
+        <v>11</v>
+      </c>
+      <c r="C342" t="s">
+        <v>799</v>
+      </c>
+      <c r="D342" t="s">
+        <v>304</v>
+      </c>
+      <c r="E342" t="s">
+        <v>875</v>
+      </c>
+      <c r="F342" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6">
+      <c r="A343">
+        <v>342</v>
+      </c>
+      <c r="B343" t="s">
+        <v>11</v>
+      </c>
+      <c r="C343" t="s">
+        <v>921</v>
+      </c>
+      <c r="D343" t="s">
+        <v>61</v>
+      </c>
+      <c r="E343" t="s">
+        <v>875</v>
+      </c>
+      <c r="F343" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="344" spans="1:6">
+      <c r="A344">
+        <v>343</v>
+      </c>
+      <c r="B344" t="s">
+        <v>11</v>
+      </c>
+      <c r="C344" t="s">
+        <v>923</v>
+      </c>
+      <c r="D344" t="s">
+        <v>924</v>
+      </c>
+      <c r="E344" t="s">
+        <v>875</v>
+      </c>
+      <c r="F344" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6">
+      <c r="A345">
+        <v>344</v>
+      </c>
+      <c r="B345" t="s">
+        <v>11</v>
+      </c>
+      <c r="C345" t="s">
+        <v>926</v>
+      </c>
+      <c r="D345" t="s">
+        <v>114</v>
+      </c>
+      <c r="E345" t="s">
+        <v>875</v>
+      </c>
+      <c r="F345" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6">
+      <c r="A346">
+        <v>345</v>
+      </c>
+      <c r="B346" t="s">
+        <v>11</v>
+      </c>
+      <c r="C346" t="s">
+        <v>279</v>
+      </c>
+      <c r="D346" t="s">
+        <v>927</v>
+      </c>
+      <c r="E346" t="s">
+        <v>885</v>
+      </c>
+      <c r="F346" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6">
+      <c r="A347">
+        <v>346</v>
+      </c>
+      <c r="B347" t="s">
+        <v>11</v>
+      </c>
+      <c r="C347" t="s">
+        <v>929</v>
+      </c>
+      <c r="D347" t="s">
+        <v>440</v>
+      </c>
+      <c r="E347" t="s">
+        <v>885</v>
+      </c>
+      <c r="F347" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6">
+      <c r="A348">
+        <v>347</v>
+      </c>
+      <c r="B348" t="s">
+        <v>11</v>
+      </c>
+      <c r="C348" t="s">
+        <v>931</v>
+      </c>
+      <c r="D348" t="s">
+        <v>114</v>
+      </c>
+      <c r="E348" t="s">
+        <v>932</v>
+      </c>
+      <c r="F348" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6">
+      <c r="A349">
+        <v>348</v>
+      </c>
+      <c r="B349" t="s">
+        <v>11</v>
+      </c>
+      <c r="C349" t="s">
         <v>74</v>
       </c>
-      <c r="D340" t="s">
-[...6 lines deleted...]
-        <v>915</v>
+      <c r="D349" t="s">
+        <v>934</v>
+      </c>
+      <c r="E349" t="s">
+        <v>935</v>
+      </c>
+      <c r="F349" t="s">
+        <v>936</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">