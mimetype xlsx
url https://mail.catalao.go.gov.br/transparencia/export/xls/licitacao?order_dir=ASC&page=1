--- v0 (2026-07-08)
+++ v1 (2026-08-23)
@@ -12,313 +12,607 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2337">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2333">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Modalidade</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Abertura</t>
   </si>
   <si>
     <t>Publicação</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Pregão eletrônico</t>
   </si>
   <si>
+    <t>90051/2026</t>
+  </si>
+  <si>
+    <t>Em andamento</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>18/08/2026</t>
+  </si>
+  <si>
+    <t>Formação de Registro de Preços para a futura e eventual prestação de serviços contínuos de implantação, modernização, manutenção preventiva e corretiva do sistema de sinalização semafórica do Município de Catalão/GO, incluindo o fornecimento e a aquisição de equipamentos, peças, componentes e demais insumos necessários ao pleno funcionamento, à modernização e à expansão da rede semafórica, em atendimento às necessidades da Superintendência Municipal de Trânsito de Catalão – SMTC, conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos.
+DADOS PARA PLATAFORMA COMPRASGOV
+UASG: 933817
+CONTRATAÇÃO Nº 2/2026 </t>
+  </si>
+  <si>
+    <t>90045/2026</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>17/08/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de itens de supermercado, destinados à manutenção da Associação de Catalão Contra o Câncer – ACCC, através do Convênio nº 162/2025 – SERINT/GECEI - 14659.</t>
+  </si>
+  <si>
+    <t>Adesão SRP</t>
+  </si>
+  <si>
+    <t>019/2026</t>
+  </si>
+  <si>
+    <t>Adesão à Ata de Registro de Preços nº 002/2026, para aquisição de gêneros alimentícios do segmento de panificação, embalados e prontos para consumodestinados a atender às necessidades da Secretaria Municipal de Promoção e Ação Social de Catalão-GO.</t>
+  </si>
+  <si>
+    <t>90015/2026</t>
+  </si>
+  <si>
+    <t>Contratação de Link Dedicado de Internet, em atendimento às necessidades da casa de apoio da Associação de Catalão Contra o Câncer – ACCC, através do Convênio nº 162/2025 – SERINT/GECEI – 14659, pelo período de 12 (doze) meses.</t>
+  </si>
+  <si>
+    <t>Concorrência Eletrônica</t>
+  </si>
+  <si>
+    <t>016/2026</t>
+  </si>
+  <si>
+    <t>13/08/2026</t>
+  </si>
+  <si>
+    <t>Contratação de serviços de reforma e ampliação do CMEI Aníbal Rosa do Nascimento, em atendimento às necessidades da Secretaria Municipal de Educação.</t>
+  </si>
+  <si>
+    <t>90088/2026</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>Registro de preços para FUTURA e EVENTUAL contratação de empresa especializada na prestação de serviços de cópias, impressões, encadernações, plastificações, digitalizações e correlatos, para atender as necessidades da Secretaria Municipal de Administração, Secretaria Municipal de Educação e Superintendência Municipal de Água e Esgoto- SAE, pelo período de 12 (doze) meses. </t>
+  </si>
+  <si>
+    <t>071/2026 - SAE</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>Registro de Preços para FUTURA e EVENTUAL aquisição de aparelhos celulares tipo smartphones Android, desbloqueados, capa de proteção anti-impacto e película de vidro, destinados ao atendimento das necessidades operacionais da Superintendência Municipal de Água e Esgoto — SAE, conforme condições, quantidades e exigências estabelecidas neste instrumento.</t>
+  </si>
+  <si>
+    <t>90095/2026</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>Contratação e serviços de manutenção e conservação das piscinas e fontes luminosas, incluso mão de obra, insumos, serviços elétricos e hidráulicos, em atendimento às necessidades do Município de Catalão.</t>
+  </si>
+  <si>
+    <t>90090/2026</t>
+  </si>
+  <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>Registro de Preços para FUTURA e EVENTUAL aquisição de materiais elétricos, em atendimento as necessidades da Secretaria Municipal de Administração, pelo período de 12 (doze) meses</t>
+  </si>
+  <si>
+    <t>90093/2026</t>
+  </si>
+  <si>
+    <t>19/08/2026</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
+  </si>
+  <si>
+    <t>Registro de preços para FUTURA e EVENTUAL aquisição de proteínas e derivados, para manutenção da merenda escolar, em atendimento as necessidades da Secretaria Municipal de Educação, pelo período de 12 (doze) meses</t>
+  </si>
+  <si>
+    <t>90074/2026</t>
+  </si>
+  <si>
+    <t>14/08/2026</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>Registro de preços para FUTURA e EVENTUAL aquisição de insumos da construção civil, compreendendo ampla variedade de materiais destinados às diversas etapas construtivas, desde os insumos básicos até os de acabamento.</t>
+  </si>
+  <si>
+    <t>013/2026</t>
+  </si>
+  <si>
+    <t>Realizada</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para a prestação de serviços de implantação, intermediação e administração de sistema informatizado e integrado, via web, em tempo real (on-line real time), para o gerenciamento da manutenção preventiva e corretiva da frota, com utilização de etiqueta/TAG com tecnologia RFID ou similar (NFC), em rede de estabelecimentos credenciados, incluindo equipe técnica especializada para subsidiar a utilização do sistema, prestar suporte operacional e acompanhar seu desempenho, visando atender às necessidades da frota de veículos e máquinas oficiais do Fundo Municipal de Assistência Social.</t>
+  </si>
+  <si>
+    <t>90110/2025</t>
+  </si>
+  <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>Registro de Preços para FUTURA e EVENTUAL contratação de empresa especializada na prestação de serviços de reforma e recuperação de móveis, com fornecimento de insumos/materiais e respectiva mão de obra, transporte e encargos, destinados ao atendimento das necessidades da Secretaria Municipal de Administração, por 12 (doze) meses</t>
+  </si>
+  <si>
+    <t>018/2026</t>
+  </si>
+  <si>
+    <t>21/07/2025</t>
+  </si>
+  <si>
+    <t>Aquisição de roupa deproteção individual - conjunto EPI florestal (calça e gandola) por meio de adesão a Ata de Registro de Preço n° 233/3035 - SUPEL/RO.</t>
+  </si>
+  <si>
+    <t>90068/2026</t>
+  </si>
+  <si>
+    <t>28/07/2026</t>
+  </si>
+  <si>
+    <t>Registro de preços para FUTURA e EVENTUAL aquisição de itens de supermercado em geral e gás de cozinha, destinados ao abastecimento e manutenção da Casa de Apoio do Município de Catalão em Goiânia- Go, pelo período de 12 (doze) meses</t>
+  </si>
+  <si>
+    <t>90057/2026</t>
+  </si>
+  <si>
+    <t>27/07/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de equipamentos e materiais de saúde, para atender à demanda do Fundo Municipal de Saúde de Catalão/GO, conforme instrumentos de planejamento relacionados à demanda, notadamente o Convênio nº 007/2024/SERINT e a Portaria nº 100, de 09 de janeiro de 2026 (Processo nº 202500005012485).
+DADOS PARA A PLATAFORMA COMPRASGOV:
+UASG: 927538
+CONTRATAÇÃO Nº6/2026</t>
+  </si>
+  <si>
+    <t>90059/2026</t>
+  </si>
+  <si>
+    <t>Registro de Preços para FUTURA e EVENTUAL aquisição de pneus, câmaras de ar, protetores, insumos correlatos e contratação de serviços associados, tais como montagem, desmontagem, balanceamento, alinhamento, recapagem e vulcanização, destinados à manutenção preventiva e corretiva da frota de veículos da Secretaria Municipal de Transportes, pelo período de 12 (doze) meses</t>
+  </si>
+  <si>
+    <t>014/2026</t>
+  </si>
+  <si>
+    <t>05/08/2026</t>
+  </si>
+  <si>
+    <t>22/07/2026</t>
+  </si>
+  <si>
+    <t>Contratação de serviços para reforma da Unidade Básica de Saúde da Família Dr. William Faiad, em atendimento às necessidades da Secretaria Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t>077/2026</t>
+  </si>
+  <si>
+    <t>Registro de Preços para FUTURA e EVENTUAL aquisição parcelada de 04 (quatro) bags geotêxteis (geoformas), destinados ao acondicionamento, contenção, desaguamento e desidratação do lodo proveniente da Estação de Tratamento de Água (ETA) da Superintendência Municipal de Água e Esgoto — SAE, para o período de 12 (doze) meses.</t>
+  </si>
+  <si>
+    <t>90063/2026</t>
+  </si>
+  <si>
+    <t>21/07/2026</t>
+  </si>
+  <si>
+    <t>Registro de preços para futura e eventual aquisição de leite líquido integral de origem bovina, pasteurizado, destinado à distribuição gratuita à população em situação de vulnerabilidade social atendida pelos programas e ações da Fundação das Legionárias do Bem-Estar Social do Município de Catalão, pelo período de 12 (doze) meses, a ser realizado a entrega quinzenalmente, conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos.
+DADOS DA PLATAFORMA COMPRASGOV:
+UASG: 933596
+CONTRATAÇÃO Nº 1/2026</t>
+  </si>
+  <si>
+    <t>Contratação de serviços de execução de calçadas e sistema de drenagem, no trecho entre o Parque de Exposições até a Portaria da CMOC, na Rodovia Municipal Sebastião de Pádua, em atendimento às necessidades da Secretaria Municipal de Transportes.</t>
+  </si>
+  <si>
+    <t>90062/2026</t>
+  </si>
+  <si>
+    <t>17/07/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de mobiliários, equipamentos de climatização e bens permanentes destinados às unidades de saúde do Município de Catalão/GO, para atender à demanda da Secretaria Municipal de Saúde – Fundo Municipal de Saúde de Catalão/GO, conforme os instrumentos de planejamento relacionados à demanda, notadamente a Emenda nº 202400010005006 (Portaria nº 2.089, de 18 de julho de 2025), a Emenda nº 202500005012485 (Portaria nº 100, de 09 de janeiro de 2026) e o Programa Viva Água.
+ DADOS PARA O COMPRASGOV:
+UASG: 927538
+CONTRATAÇÃO Nº: 5/2026</t>
+  </si>
+  <si>
+    <t>90075/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de medicamentos e insumos para reposição dos estoques do Centro de Abastecimento Farmacêutico - CAF, conforme especificações constantes no Anexo III – Termo de Referência e de acordo com as exigências estabelecidas neste Edital e seus anexos.
+DADOS PARA O COMPRASGOV: 
+UASG: 927538
+CONTRATAÇÃO Nº : 4/2026</t>
+  </si>
+  <si>
+    <t>072/2026</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>Registro de Preços para FUTURA e EVENTUAL aquisição de lacres, anéis de vedação e lentilhas, visando atender às necessidades da Superintendência Municipal de Água e Esgoto — SAE, para o período de 12 (doze) meses.</t>
+  </si>
+  <si>
+    <t>90067/2026</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>16/07/2026</t>
+  </si>
+  <si>
+    <t>Registro de preços para FUTURA e EVENTUAL aquisição de proteínas de origem animal (carnes bovinas, suínas, aves e derivados), destinados ao abastecimento da Casa de Apoio do Município de Catalão em Goiânia- Go, pelo período de 12 (doze) meses</t>
+  </si>
+  <si>
+    <t>90083/2026</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
+  </si>
+  <si>
+    <t>Registro de Preços para FUTURA e EVENTUAL contratação de empresa especializada em serviços de alinhamento, balanceamento, cambagem e correlatos, em atendimento as necessidades da Secretaria Municipal de Transportes, pelo período de 12 (doze) meses</t>
+  </si>
+  <si>
+    <t>90037/2026</t>
+  </si>
+  <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
+    <t>14/07/2026</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO Nº 2/2026 -- UASG: 989301 -- Formação de Registro de Preços para a futura e eventual aquisição de materiais gráficos diversos, destinados a atender às demandas administrativas e institucionais do Município de Catalão-GO.</t>
+  </si>
+  <si>
+    <t>90061/2026</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO 3-2026 -- UASG Nº 927538 -- Aquisição de Aparelho de Raio-X Odontológico para atendimento às Unidades de Saúde do Município de Catalão/GO.</t>
+  </si>
+  <si>
+    <t>90085/2026</t>
+  </si>
+  <si>
+    <t>Homologada</t>
+  </si>
+  <si>
+    <t>13/07/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Registro de Preços (maior desconto %) para FUTURA e EVENTUAL contratação de empresa especializada para o fornecimento parcelado de combustíveis automotivos (gasolina comum, óleo diesel comum e óleo diesel S-10), mediante abastecimento direto na bomba, destinados ao abastecimento da frota de veículos pertencentes a Secretaria Municipal de Transportes, pelo período de 12 (doze) meses. </t>
+  </si>
+  <si>
+    <t>90070/2026</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>Formação de Registro de Preços para a futura e eventual aquisição de material de copa, cozinha, limpeza e embalagem, para atender o Fundo Municipal de Saúde, conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos</t>
+  </si>
+  <si>
+    <t>011/2026</t>
+  </si>
+  <si>
+    <t>23/07/2026</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
+  </si>
+  <si>
+    <t>Contratação de serviços para reforma da Unidade Básica de Saúde da Família Maria Carolina de Mesquita Netto, em atendimento às necessidades da Secretaria Municipal de Saúde.</t>
+  </si>
+  <si>
     <t>90066/2026</t>
   </si>
   <si>
-    <t>Em andamento</t>
-[...7 lines deleted...]
-  <si>
     <t>CONTRATAÇÃO Nº 01/2026 -- UASG nº 989301 -- Confecção de bolo comemorativo de 167 (cento e sessenta e sete) metros lineares, incluindo produção, transporte, montagem no local do evento, suporte operacional para apresentação, corte e distribuição, e entrega finalizada em horário certo — impreterivelmente às 05h00 do dia 20 de agosto de 2026 —, conforme condições, quantidades e exigências estabelecidas no Termo de Referência, em celebração ao 167º Aniversário de Emancipação Política do Município de Catalão/GO.</t>
   </si>
   <si>
-    <t>Adesão SRP</t>
+    <t>90086/2026</t>
+  </si>
+  <si>
+    <t>Registro de preços para FUTURA e EVENTUAL contratação de empresa especializada para a confecção e fornecimento de uniformes escolares destinados aos estudantes, regularmente matriculados na Rede Municipal de Ensino, em atendimento as necessidades da Secretaria Municipal de Educação, pelo período de 12 (doze) meses</t>
+  </si>
+  <si>
+    <t>Chamada Pública</t>
+  </si>
+  <si>
+    <t>003/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de gêneros alimentícios oriundos da Agricultura Familiar e do Empreendedor Familiar Rural, destinados ao atendimento do Programa de Alimentação Escolar- PNAE, para fornecimento de alimentação escolar aos alunos matriculados na Rede Municipal de Ensino- durante o exercício de 2026.</t>
   </si>
   <si>
     <t>017/2026</t>
   </si>
   <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>Aquisição de gêneros alimentícios - hortifrutigranjeiros, destinados ao atendimento contínuo das unidades socioassistenciais vinculados à Secretaria Municipal de Promoção e Ação Social.</t>
   </si>
   <si>
     <t>90065/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>17/07/2026</t>
   </si>
   <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>Registro de Preços para aquisição de gases medicinais (oxigênio não liquefeito) e reguladores de fluxômetro de oxigênio medicinal, contemplando o empréstimo gratuito (comodato) dos cilindros de armazenamento.  
 DADOS PARA PLATAFORMA COMPRASGOV: 
 CONTRATAÇÃO Nº 2/2026
 UASG: 927538</t>
   </si>
   <si>
-    <t>Concorrência Eletrônica</t>
-[...2 lines deleted...]
-    <t>012/2026 - SAE</t>
+    <t>012/2026</t>
   </si>
   <si>
     <t>12/08/2026</t>
   </si>
   <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>Contratação de empresa especializada na prestação de serviços técnicos em operação, monitoramento e instrumentação de barragens de terra tal qual a Barragem do Ribeirão Pari, no município de Catalão/GO, contemplando Inspeções de Segurança Regular (ISR) e Especial (ISE), elaboração de Relatórios de Inspeção de Segurança Regular (RISR), Declarações de Condição de Estabilidade (DCE), Revisões Periódicas de Segurança de Barragens (RPSB); Elaboração de Projetos Executivos de Correções/Melhorias da Barragem; Acompanhamento de Obras na Barragem e emissão das Anotações de Responsabilidade Técnica (ART) correspondentes, em conformidade com a Lei nº 12.334/2010 e demais normas da Política Nacional de Segurança de Barragens.</t>
   </si>
   <si>
     <t>069/2026</t>
   </si>
   <si>
-    <t>15/07/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Aquisição de 01 (um) veículo automotor zero quilômetro, tipo pick-up cabine dupla, motor a diesel, com tração 4x4 e câmbio automático, destinado às atividades de fiscalização, vistoria, monitoramento e demais ações de campo da Superintendência Municipal do Meio Ambiente – SEMMAC do Município de Catalão/GO.</t>
   </si>
   <si>
     <t>Inexigibilidade</t>
   </si>
   <si>
     <t>030/2026</t>
   </si>
   <si>
     <t>02/06/2026</t>
   </si>
   <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>REPASSE DE ASSISTÊNCIA FINANCEIRA COMPLEMENTAR DESTINADA AO PAGAMENTO DO PISO SALARIAL DA ENFERMAGEM</t>
   </si>
   <si>
     <t>90046/2026</t>
   </si>
   <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>Locação de veículos automotores, sem condutor, com quilometragem livre, em atendimento às necessidades da Secretaria Municipal de Administração.</t>
   </si>
   <si>
-    <t>011/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>·         Adesão nº 011/2026 a Ata de Registro de Preços nº 010/2026, oriunda do Pregão Eletrônico: nº 007/2025, realizado pelo Consórcio Intermunicipal Multifinalitário de Minas Gerais - COMGRANBEL. - Aquisição de equipamentos médico-assistenciais e de apoio, para atender a demanda da Secretaria Municipal de Saúde de Catalão, Goiás</t>
   </si>
   <si>
     <t>009/2026</t>
   </si>
   <si>
     <t>Adiada</t>
   </si>
   <si>
     <t>Contratação de serviços de pavimentação asfáltica em CBUQ, incluso terraplenagem, drenagem pluvial e implantação de iluminação pública, no acesso à Avenida Presidente Médici, no trecho compreendido entre a linha férrea e a ponte do Córrego Taquara, em atendimento às necessidades da Secretaria Municipal de Transportes.</t>
   </si>
   <si>
-    <t>014/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>24/06/2026</t>
   </si>
   <si>
     <t>Aquisição de gêneros alimentícios panificados, embalados e prontos para o consumo</t>
   </si>
   <si>
     <t>026/2026</t>
   </si>
   <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>22/06/2026</t>
   </si>
   <si>
     <t>Aquisição de genêros alimentícios panificados, embalados e prontos para o consumo, e a prestação de serviços de coffe break, em atendimento às necessidades do PRO SAÚDE. </t>
   </si>
   <si>
     <t>90021/2026</t>
   </si>
   <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL contratação sob demanda por diária, de serviços de vigilância patrimonial desarmada, períodos diurnos e noturnos, para eventos institucionais, ações públicas e atividades extraordinárias em atendimento as necessidades da Secretaria Municipal de Administração, Secretaria Municipal de Educação e Secretaria Municipal de Promoção e Ação Social, para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>90054/2026</t>
   </si>
   <si>
-    <t>10/07/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>Registro de preços para FUTURA e EVENTUAL aquisição de gêneros alimenticios para manutenção da Merenda Escolar, em atendimento as necessidades da Secretaria Municipal de Educação, pelo peróodo de 12 (doze) meses. </t>
   </si>
   <si>
     <t>010/2026</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>11/06/2026</t>
   </si>
   <si>
     <t>Contratação de serviços para reforma da sede do Centro Folclore do Trabalhador, em atendimento às necessidades da Secretaria Municipal de Obras Públicas.</t>
   </si>
   <si>
     <t>015/2026</t>
   </si>
   <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Adesão nº 015/2026 a Ata de Registro de Preços nº 043/2025, referente ao Pregão Eletrônico nº 90029/2025, da Secretaria Municipal de Educação de Catalão, Goiás - aquisição de carga de gás GLP P45 E P13 </t>
   </si>
   <si>
     <t>90050/2026</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>Formação de Registro de Preços para a futura e eventual aquisição de materiais, insumos, instrumentais e medicamentos odontológicos, para necessidades da Secretaria Municipal de Saúde, pelo período de 12 meses, conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos.</t>
   </si>
   <si>
     <t>90053/2026</t>
   </si>
   <si>
     <t>Formação de Registro de Preços para a futura e eventual de aquisição de medicamentos e correlatos para atender demandas judiciais pertencentes a Secretaria Municipal de Saúde de Catalão-GO, conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos. </t>
   </si>
   <si>
     <t>90056/2026</t>
   </si>
   <si>
     <t>Aquisição de equipamentos para atender a demanda do Fundo Municipal de Saúde de Catalão/GO, através da Emenda Parlamentar Estadual do Deputado Jamil Sebba Calife nº 1595, regulamentada pela Portaria nº 2089 de 18 de julho de 2025, da Secretaria de Estado da Saúde do Estado de Goiás</t>
   </si>
   <si>
-    <t>Chamada Pública</t>
-[...1 lines deleted...]
-  <si>
     <t>002/2026</t>
   </si>
   <si>
     <t>Seleção de 2 (Dois) projetos de Pontos de Cultura que promovam o acesso da população aos bens e aos serviços culturais nos territórios e comunidades onde atuam, nos termos da Política Nacional de Cultura Viva.  </t>
   </si>
   <si>
     <t>001/2026</t>
   </si>
   <si>
     <t>Premiação de 2 (duas) iniciativas, atividades ou ações já realizadas por Pontos e Pontões de Cultura, nos termos da Política Nacional de Cultura Viva. </t>
   </si>
   <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>ADESÃO Nº 010/2026 REFERENTE A ATA DE REGISTRO DE PREÇOS Nº 019/2024, ORIUNDA DO PREGÃO ELETRÔNICO: Nº 015/2024 – REALIZADO PELO CONSÓRCIO MULTIFINALITÁRIO INTERMUNICIPAL DE DESENVOLVIMENTO SUSTENTÁVEL DA MICRORREGIÃO DA SERRA GERAL DE MINAS – UNIÃO DA SERRA GERAL</t>
   </si>
   <si>
     <t>90036/2026</t>
   </si>
   <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>Aquisição de solução integrada de sinalização viária, composta por veículo espécie carga tipo Veículo Urbano de Carga - VUC chassi cabine automotor, novo, zero km, implementado com conjunto operacional de pintura, incluindo entrega técnica, treinamento e garantia integral, visando atender as demandas da Superintendência Municipal de Trânsito de Catalão, conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos</t>
   </si>
   <si>
     <t>90082/2026</t>
   </si>
   <si>
-    <t>Realizada</t>
-[...1 lines deleted...]
-  <si>
     <t>01/06/2026</t>
   </si>
   <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>Registro de preços para FUTURA e EVENTUAL aquisição de itens de supermercado para manutenção da Cantina da Secretaria Municipal de Transportes, para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>90034/2026</t>
   </si>
   <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>Registro de preços para FUTURA e EVENTUAL aquisição de materiais de limpeza, itens de higiene, descartáveis e utensílios diversos, para atender as necessidades da Secretaria Municipal de Educação, pelo período de 12 (doze) meses.</t>
   </si>
   <si>
     <t>008/2026</t>
   </si>
   <si>
     <t>Contratação de serviços de conclusão da Creche Pró-Infância Tipo 1, localizada no Parque Imperial, Município de Catalão, em atendimento às necessidades da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>004/2026</t>
@@ -332,110 +626,110 @@
   <si>
     <t>Aquisição de materiais de construção</t>
   </si>
   <si>
     <t>90038/2026</t>
   </si>
   <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>Registro de preços para FUTURA e EVENTUAL de materiais de expediente, papelaria, suprimentos de informática e itens para atividades pedagógicas, recreativas e administrativas, destinados ao atendimento das demandas da Secretaria Municipal de Educação, pelo período de 12 (doze) meses.</t>
   </si>
   <si>
     <t>007/2026</t>
   </si>
   <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>Contratação de serviços de adequação da sede da Associação Obras Leme, no município de Catalão, através do Convênio nº 212/2025 – SERINT/GECEI-14659.</t>
   </si>
   <si>
-    <t>048/2026 - SAE</t>
+    <t>048/2026</t>
   </si>
   <si>
     <t>Contratação de Empresa para Prestação de Serviços de Elaboração do Plano Ambiental de Conservação e Uso do Entorno e das Águas do Reservatório Artificial (Pacuera) da Barragem do Ribeirão Pari, Localizado no Município de Catalão/GO, inserido na Bacia Hidrográfica do Ribeirão Pari-Samambaia, em atendimento às necessidades da Superintendência Municipal de Água e Esgoto – SAE.</t>
   </si>
   <si>
-    <t>047/2026 - SAE</t>
+    <t>047/2026</t>
   </si>
   <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>Contratação de empresa para prestação de serviços técnicos de telemetria, telecomando, monitoramento e suporte técnico dos sistemas de abastecimento de água e esgoto do município de Catalão-GO, com fornecimento de equipamentos em regime de comodato, instalação, operação assistida, manutenção preventiva e corretiva, além de consultoria técnica especializada com profissional habilitado, visando à modernização, automação e maior eficiência dos serviços públicos de saneamento.</t>
   </si>
   <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>Aquisição de materiais, equipamentos, peças e insumos destinados à manutenção e expansão do sistema de videomonitoramento urbano e da rede de fibra óptica, em atendimento as necessidades da Secretaria Municipal de Saúde</t>
   </si>
   <si>
-    <t>019/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>Pagamento de franquia com cobertura no fornecimento de peças incluindo mão de obra, do veículo Renault Master L1 CM AMB, Placa SGQ-5J94, pertencente a frota de veículos da Secretaria Municipal de Saúde de Catalão</t>
   </si>
   <si>
     <t>90012/2026</t>
   </si>
   <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>Registro de preços para futura e eventual fornecimento de Gêneros Alimentícios Variados, Perecíveis, Não Perecíveis e Processados, para atender a demanda das Unidades de Saúde, pertencentes à Secretaria Municipal de Saúde. </t>
   </si>
   <si>
     <t>006/2026</t>
   </si>
   <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>Contratação de serviços para execução do contorno viário ligando a Av. Eduardo Bonachela à Rodovia GO - 210, em atendimento às necessidades da Secretaria Municipal de Transportes.</t>
   </si>
   <si>
     <t>Aquisição de proteínas e derivados</t>
   </si>
   <si>
     <t>90042/2026</t>
   </si>
   <si>
+    <t>Encerrado</t>
+  </si>
+  <si>
     <t>Registro de preços para FUTURA e EVENTUAL aquisição de insumos para serviços de Tapa-Buracos, em atendimento às necessidades da Secretaria Municipal de Transportes, pelo período de 12 (doze) meses.</t>
   </si>
   <si>
     <t>90041/2026</t>
   </si>
   <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>Aquisição de 01 (um) veículo automotor tipo sedan, zero quilômetro, destinado à Unidade de Saúde do Distrito de Catalão, Pires Belo – Recurso Proveniente da Emenda Parlamentar Estadual nº 1050.9, conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos.</t>
   </si>
   <si>
     <t>28/08/2025</t>
   </si>
   <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>Aquisição de materiais, equipamentos, peças e insumos destinados à manutenção e expansão do sistema de videomonitoramento urbano e da rede de fibra óptica da prefeitura de Catalão, para atender ás necessidades da Secretaria Municipal de Promoção e Ação Social.</t>
   </si>
   <si>
     <t>90035/2026</t>
   </si>
   <si>
     <t>05/05/2026</t>
@@ -443,71 +737,65 @@
   <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>Registro de preços para FUTURA e EVENTUAL aquisição de café torrado e moído, açúcar cristal, água mineral (com e sem gás), visando atender as demandas da Secretaria Municipal de Administração e dos órgãos participantes, pelo período de 12 (doze) meses.</t>
   </si>
   <si>
     <t>90013/2026</t>
   </si>
   <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>Aquisição de Equipamentos e Suprimentos de Informática, destinados à manutenção da Associação de Catalão Contra o Câncer –ACCC, através do Convênio nº 162/2025 –SERINT/GECEI - 14659.</t>
   </si>
   <si>
     <t>005/2026</t>
   </si>
   <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>Contratação de serviços de reforma e adaptação da Farmácia Municipal Dr. José Paschoal, em atendimento às necessidades da Secretaria Municipal de Obras Públicas.</t>
   </si>
   <si>
-    <t>012/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Aquisição de material elétrico e eletrônico na Unidade de Pronto Atendimento - UPA</t>
   </si>
   <si>
     <t>90040/2026</t>
   </si>
   <si>
     <t>Contratação de serviços de assessoria técnica e gerencial à Secretaria Municipal de Saúde de Catalão, em atendimento às necessidades da Secretaria Municipal de Saúde de Catalão.</t>
   </si>
   <si>
     <t>90039/2026</t>
   </si>
   <si>
     <t>Contratação de serviços de desenvolvimento, implantação, licenciamento de uso, manutenção e acompanhamento de solução tecnológica integrada, em atendimento às necessidades da Secretaria Municipal de Saúde de Catalão</t>
   </si>
   <si>
-    <t>016/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>Aquisição de insumos descartáveis para tratamento de laringectomia e traqueostomia</t>
   </si>
   <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>Aquisção de insumos médico-hospitalares</t>
   </si>
   <si>
     <t>90033/2026</t>
   </si>
   <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>Contratação de seguro facultativo para os veículos que compõem a frota da Secretaria Municipal de Saúde de Catalão – Go, sendo a cobertura compreensiva (total), RCF-v (contra terceiros), incluindo a cobertura contra danos morais, APP (Acidentes pessoais de passageiros) e danos materiais e corporais para terceiros, além de serviços de assistência 24h, para 53 veículos, conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos.</t>
   </si>
   <si>
     <t>90023/2026</t>
@@ -734,59 +1022,56 @@
   <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>Formação de Registro de Preços para futura e eventual Aquisição de Aparelhos de Ar Condicionado, pelo período de 12 (doze) meses, a fim de atender as necessidades e demandas da Secretaria Municipal de Promoção e Ação Social e demais órgãos vinculados a esta secretaria, conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos.</t>
   </si>
   <si>
     <t>90025/2026</t>
   </si>
   <si>
     <t>Contratação de serviço de desenvolvimento, customização, implantação, integração, operação assistida e suporte de solução tecnológica, em atendimento às necessidades da Secretaria Municipal de Administração.</t>
   </si>
   <si>
     <t>90022/2026</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>Contratação de serviço de fornecimento de link dedicado para acesso à internet, em atendimento às necessidades do Município de Catalão, conforme disposições estabelecidas neste Instrumento e anexos.</t>
   </si>
   <si>
-    <t>90024/2026 - SAE</t>
+    <t>90024/2026</t>
   </si>
   <si>
     <t>Contratação de serviço de desenvolvimento, customização, implantação, integração, operação assistida e suporte de solução tecnológica, em atendimento às necessidades da Superintendência Municipal de Água e Esgoto – SAE de Catalão - GO.</t>
   </si>
   <si>
-    <t>003/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>Aquisição de materiais de construção diversos, por meio de adesão à Ata de Registro de Preços nº 006/2025, oriunda do Pregão Eletrônico nº 025/2024 da Secretaria Municipal de Obras, para atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE.</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>Aquisição de materiais, equipamentos, peças e insumos destinados à manutenção e expansão do sistema de videomonitoramento urbano e da rede de fibra óptica, da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>90005/2026</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>Formação de Registro de Preços para futura e eventual contratação de serviços de locação de tendas piramidal, incluindo o transporte e mão de obra de montagem e desmontagem, pelo período de 12 (doze) meses, para atender demanda da Secretaria Municipal de Administração/Prefeitura Municipal de Catalão-GO e do Fundo Municipal de Saúde de Catalão, conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos.</t>
   </si>
   <si>
     <t>09/02/2026</t>
@@ -801,53 +1086,50 @@
     <t>26/02/2026</t>
   </si>
   <si>
     <t>Formação de Registro de Preços para a Futura e Eventual Aquisição de Fórmulas, Suplementos, Dietas Orais e/ou Enterais.</t>
   </si>
   <si>
     <t>90119/2025</t>
   </si>
   <si>
     <t>Formação de Registro de Preços para a Futura e Eventual contratação de serviços sem dedicação exclusiva de mão de obra de manutenção preventiva e corretiva, incluindo instalação, desinstalação, remanejamento e fornecimento de peças de reposição e produtos/materiais de consumo, por demanda, em aparelhos de ar condicionados (climatização e refrigeração) pertencentes ao acervo da Administração Pública Municipal-Catalão-GO, conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos.</t>
   </si>
   <si>
     <t>90018/2026</t>
   </si>
   <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL contratação de empresa especializada para o fornecimento de alimentação e bebidas (A&amp;B), coffee breaks, almoço e jantares pronto para consumo imediato, em atendimento as necessidades da Secretaria Municipal de Educação</t>
   </si>
   <si>
     <t>90019/2026</t>
   </si>
   <si>
     <t>Aquisição de ovos de Páscoa, em diferentes tipologias, destinados à distribuição aos alunos da rede municipal de ensino, incluindo ovos de chocolate ao leite, ovos especiais isentos de lactose, glúten, soja, leite, ovos e zero açúcar, para atender as necessidades da Secretaria Municipal de Educação.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Encerrado</t>
   </si>
   <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>Contratação de serviços para execução de Rede Coletora de Esgoto, no Setor Aeroporto e bairros adjacentes.</t>
   </si>
   <si>
     <t>Contatação de serviços para a execução da obra de ampliação do Sistema de Abastecimento de Água – Linhão, em atendimento às necessidades do Município de Catalão - GO.
  </t>
   </si>
   <si>
     <t>90004/2026</t>
   </si>
   <si>
     <t xml:space="preserve">
 Registro de preços para futura e eventual aquisição de leite líquido integral de origem bovina, pasteurizado, destinado à distribuição gratuita à população em situação de vulnerabilidade social atendida pelos programas e ações da Fundação das Legionárias do Bem-Estar Social do Município de Catalão, pelo período de 12 (doze) meses, a ser realizado a entrega quinzenalmente, conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos.
 </t>
   </si>
   <si>
     <t>90097/2025</t>
   </si>
   <si>
     <t>22/01/2026</t>
   </si>
@@ -908,84 +1190,84 @@
   <si>
     <t>027/2025</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>ADESÃO À ATA DE REGISTRO DE PREÇOS N° 030/2025.</t>
   </si>
   <si>
     <t>106/2025</t>
   </si>
   <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>Contratação de serviços para implantação e manutenção de um Sistema Ambiental em formato webapp, que deverá ser acessível via navegadores modernos e responsivo para dispositivos móveis, para apoio às atividades da Secretaria Municipal de Meio Ambiente.</t>
   </si>
   <si>
     <t>108/2025</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a entrega, implantação, suporte e manutenção de sistema digital integrado para a Secretaria Municipal de Obras da Prefeitura de Catalão, destinado à gestão de processos relacionados a obras públicas e particulares, incluindo cadastro, acompanhamento, licenciamento e fiscalização, com disponibilização de recursos de transparência pública, relatórios gerenciais e integração com bases administrativas existentes, conforme especificações e condições estabelecidas neste Termo de Referência..</t>
   </si>
   <si>
-    <t>121/2025 - SAE</t>
+    <t>121/2025</t>
   </si>
   <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a entrega de solução tecnológica voltada à gestão operacional e de qualidade das Estações de Tratamento de Água (ETA) e Esgoto (ETE), cumulada com a prestação de serviços de Consultoria Técnica presencial em para diagnóstico de infraestrutura, mapeamento de processos e aprimoramento contínuo do sistema da Superintendência Municipal de Água e Esgoto de Catalão (SAE).</t>
   </si>
   <si>
     <t>90069/2025</t>
   </si>
   <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>Aquisição de aparelhos de ar condicionado com instalação, através de recurso financeiro proveniente de Emenda Parlamentar nº 159/23- Processo nº 202400006018551.</t>
   </si>
   <si>
-    <t>113/2025 - SAE</t>
+    <t>113/2025</t>
   </si>
   <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>23/12/2025</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de produtos de higiene, limpeza, utensílios de cozinha e correlatos, visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE. </t>
   </si>
   <si>
-    <t>112/2025 - SAE</t>
+    <t>112/2025</t>
   </si>
   <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de gêneros alimentícios (supermercado, hortifrutigranjeiros, carnes e derivados), visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE. </t>
   </si>
   <si>
     <t>033/2025</t>
   </si>
   <si>
     <t>23/07/2025</t>
   </si>
   <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>Contratação de serviços de publicação de atos oficiais, em atendimento às necessidades da Secretaria Municipal de Administração.</t>
   </si>
   <si>
     <t>030/2025</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
@@ -1060,51 +1342,51 @@
   </si>
   <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>Aquisição de Ambulâncias - ADESÃO À ATA DE REGISTRO DE PREÇOS Nº 085/2024, DO PREGÃO ELETRÔNICO Nº 012/2024 – PROCESSO ADMINISTRATIVO Nº 053/2024 – CODANORTE, MINAS GERAIS</t>
   </si>
   <si>
     <t>90077/2025</t>
   </si>
   <si>
     <t>06/01/2026</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL contratação de empresa especializada na prestação de serviços de controle de vetores, pragas urbanas e insetos, compreendendo a desratização, controle de pombos e assemelhados, com fornecimentos de insumos, produtos e mão de obra, em caráter preventivo e corretivo, em atendimento as necessidades das Unidades Escolares e Administrativas da Secretaria Municipal de Educação, para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>90118/2025</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>Aquisição de mobiliários e equipamentos escolares padrão FNDE, conforme Termo de
 Compromisso PAR 202300172, afim de atender às necessidades da Secretaria Municipal de
-Educação,</t>
+Educação.</t>
   </si>
   <si>
     <t>022/2025</t>
   </si>
   <si>
     <t>ADESÃO A ATA DE REGISTRO DE PREÇOS DO PREGÃO ELETRÔNICO Nº 90055/2025 - PROCESSO ADMINISTRATIVO Nº 2025022719 E ATA DE REGISTRO DE PREÇOS Nº 062/2025.
 LOCAÇÃO DE BANHEIROS QUÍMICOS.</t>
   </si>
   <si>
     <t>020/2025</t>
   </si>
   <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>Termo de Adesão à Ata de Registro de preços n° 150/2024.</t>
   </si>
   <si>
     <t>90114/2025</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>27/11/2025</t>
@@ -1272,69 +1554,69 @@
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de materiais elétricos e correlatos, visando atender às necessidades da Secretaria Municipal de Administração, Superintendência Municipal de Água e Esgoto – SAE e o Fundo Municipal de Saúde – FMS de Catalão, para o período de 12 (doze) meses.</t>
   </si>
   <si>
     <t>017/2025</t>
   </si>
   <si>
     <t>04/09/2025</t>
   </si>
   <si>
     <t>TERMO DE ADESÃO A ATA DE REGISTRO DE PREÇOS DO PREGÃO ELETRÔNICO Nº 045/2025 - PROCESSO ADMINISTRATIVO Nº 2025018958 E ATA DE REGISTRO DE PREÇOS Nº 008/2025. REFERENTE A CONTRATAÇÃO DE SERVIÇOS GRÁFICOS E CORRELATOS E LOCAÇÕES DE ESTRUTURAS.</t>
   </si>
   <si>
     <t>90101/2025</t>
   </si>
   <si>
     <t>Formação de Registro de Preços para a futura e eventual de aquisição de medicamentos e insumos para reposição dos estoques do Centro de Abastecimento Farmacêutico-CAF, que foram esgotados de pregões anteriores e que foram fracassados no PE 90017/2025, pertencentes a Secretaria Municipal de Saúde de Catalão-GO</t>
   </si>
   <si>
     <t>90094/2025</t>
   </si>
   <si>
     <t>Formação de Registro de Preços para a futura e eventual para aquisição de polpa de frutas congeladas (itens fracassados no Pregão 90026/2025) para merenda escolar.</t>
   </si>
   <si>
-    <t>90062/2025 REPUBLICADO</t>
+    <t>90062/2025</t>
   </si>
   <si>
     <t>22/10/2025</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de materiais de construção civil, elétrica, hidráulica, pintura, acabamento e insumos correlatos, visando atender às necessidades da Secretaria Municipal de Obras, para o período de 12 (doze) meses.</t>
   </si>
   <si>
     <t>90087/2025</t>
   </si>
   <si>
     <t>20/10/2025</t>
   </si>
   <si>
     <t>Aquisição de Guindaste Veicular Hidráulico, com capacidade nominal de 16 a 17 toneladas, destinado atender as necessidades da Secretaria Municipal de Transportes, para execução de serviços de carga, descarga, movimentação e remoção de materiais e equipamentos de grande porte, visando garantir eficiência, segurança e economicidade nas atividades desempenhadas.</t>
   </si>
   <si>
-    <t>046/2025 - SAE</t>
+    <t>046/2025</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de medidores de água (hidrômetros), visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses.</t>
   </si>
   <si>
     <t>001/2025</t>
   </si>
   <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>ADESÃO A ATA DE REGISTRO Nº 055/2025 ORIUNDA DO PROCESSO LICITATÓRIO Nº 90038/2025- PREGÃO ELETRÔNICO- PROCESSO ADMINISTRATIVO Nº 2025006280- AQUISIÇÃO DE COMBUSTIVEL DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, EM ATENDIMENTO A SUPERINTENDENCIA MUNICIPAL DE AGUA E ESGOTO-SAE.</t>
   </si>
   <si>
     <t>90105/2025</t>
   </si>
   <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t> Registro de preços para FUTURA e EVENTUAL aquisição de proteínas e derivados, para manutenção da merenda escolar, pelo período de 12 (doze) meses.</t>
   </si>
   <si>
     <t>90065/2025</t>
   </si>
@@ -1395,51 +1677,51 @@
   <si>
     <t>90078/2025</t>
   </si>
   <si>
     <t>17/09/2025</t>
   </si>
   <si>
     <t>Registro de preços para FUTURA e EVENTUAL aquisição de grama Esmeralda (Zoysia Japônica), em placas, devidamente enleirada, selecionada e isenta de impurezas, em atendimento as necessidades da Secretaria Municipal de Transportes, para os próximos 12 (doze) meses</t>
   </si>
   <si>
     <t>90068/2025</t>
   </si>
   <si>
     <t>Registro de preços para FUTURA e EVENTUAL locação de estruturas, som, iluminação, palco e equipamentos correlatos, em atendimento às necessidades da Secretaria Municipal de Administração, por 12 (doze) meses.</t>
   </si>
   <si>
     <t>018/2025</t>
   </si>
   <si>
     <t>11/09/2025</t>
   </si>
   <si>
     <t>TERMO DE ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 034/2025 - PREGÃO ELETRÔNICO Nº 022/2025.</t>
   </si>
   <si>
-    <t>086/2025 - SAE</t>
+    <t>086/2025</t>
   </si>
   <si>
     <t>23/09/2025</t>
   </si>
   <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de combustíveis, visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses.</t>
   </si>
   <si>
     <t>90071/2025</t>
   </si>
   <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>Aquisição de pneus, câmaras de ar, protetores e serviços de alinhamento, balanceamento, cambagem, montagem e desmontagem para a manutenção dos veículos do transporte escolar e secretaria municipal de educação</t>
   </si>
   <si>
     <t>90036/2025</t>
   </si>
   <si>
     <t>09/09/2025</t>
   </si>
@@ -1449,51 +1731,51 @@
   <si>
     <t>90058/2025</t>
   </si>
   <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>Aquisição de equipamentos novos, de primeiro uso, em atendimento às necessidades da Secretaria Municipal de Transportes.</t>
   </si>
   <si>
     <t>90081/2025</t>
   </si>
   <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>03/09/2025</t>
   </si>
   <si>
     <t>Registro de preços para FUTURA e EVENTUAL aquisição de gêneros alimentícios, especificadamente pão francês e leite de vaca integral, em atendimento as necessidades da Secretaria Municipal de Transportes, pelo período de 12 (doze) meses</t>
   </si>
   <si>
-    <t>083/2025 - SAE</t>
+    <t>083/2025</t>
   </si>
   <si>
     <t>Aquisição de motocicletas (zero quilômetro), destinadas ao departamento comercial, visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE.</t>
   </si>
   <si>
     <t>015/2025</t>
   </si>
   <si>
     <t>19/08/2025</t>
   </si>
   <si>
     <t>TERMO DE ADESÃO A ATA DE REGISTRO DE PREÇOS Nº043/2025, DO PREGÃO ELETRONICO Nº90029/2025 - PROCESSO ADMINISTRATIVO 2025012576.</t>
   </si>
   <si>
     <t>90079/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>Formação de Registro de Preços para futura e eventual confecção de roupas, uniformes profissionais, hospitalares e roupas de cama e banho para atender o Fundo Municipal de Saúde, conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos.</t>
   </si>
   <si>
     <t>90082/2025</t>
   </si>
@@ -1512,164 +1794,158 @@
   <si>
     <t>Aquisição de incubadora de transporte de recém-nascidos, CPAP, oxímetro, ventilador de transporte, monitor cardíaco, bomba e infusão e cama hospitalar, a serem utilizados nas unidades móveis pela Unidade do SAMU 192 de Catalão-GO., conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos.</t>
   </si>
   <si>
     <t>Concorrência</t>
   </si>
   <si>
     <t>008/2025</t>
   </si>
   <si>
     <t>26/08/2025</t>
   </si>
   <si>
     <t>Contratação de serviços de recapeamento asfáltico, em microrrevestimento com polímero, em atendimento às necessidades da Secretaria Municipal de Transportes.</t>
   </si>
   <si>
     <t>90060/2025</t>
   </si>
   <si>
     <t>25/08/2025</t>
   </si>
   <si>
     <t>Formação de Registro de Preços para a futura e eventual para futura e eventual aquisição de material de expediente, artesanato, jogos educativos e insumos de informática para atender às necessidades do Município de Catalão, conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos.</t>
   </si>
   <si>
-    <t>90062/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>22/08/2025</t>
   </si>
   <si>
     <t>Registro de preços para FUTURA e EVENTUAL aquisição de materiais de construção civil, elétrica, hidráulica, pintura, acabamento e insumos correlatos, em atendimento as necessidades da Secretaria Municipal de Obras, para o período de 12 (doze) meses.</t>
   </si>
   <si>
     <t>90056/2025</t>
   </si>
   <si>
     <t>21/08/2025</t>
   </si>
   <si>
     <t>Registro de preços para FUTURA e EVENTUAL aquisição de gêneros alimentícios destinados ao CETRAS (Centro de Triagem de Reabilitação de Animais Silvestres), em atendimento as necessidades da Secretaria Municipal de Meio Ambiente, pelo período de 12 (doze) meses.</t>
   </si>
   <si>
     <t>073/2025</t>
   </si>
   <si>
     <t>14/08/2025</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de materiais, equipamentos, peças e insumos destinados à manutenção e expansão do sistema de videomonitoramento urbano e da rede de fibra óptica da Prefeitura de Catalão/GO</t>
   </si>
   <si>
-    <t>075/2025 - SAE</t>
+    <t>075/2025</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de copos descartáveis transparentes com e sem logomarca da SAE e selos de alumínio (tampas), visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses.</t>
   </si>
   <si>
     <t>072/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL contratação de empresa para prestação de serviços de manutenção preventiva e corretiva do sistema de videomonitoramento urbano da Prefeitura Municipal de Catalão, sem contemplar o fornecimento de peças, equipamentos, materiais ou insumos, os quais serão fornecidos exclusivamente pela Administração Pública</t>
   </si>
   <si>
     <t>90074/2025</t>
   </si>
   <si>
     <t>11/08/2025</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL contratação de serviços de engenharia para a manutenção e conservação das Rodovias Municipais de Catalão - GO, em atendimento às necessidades da Secretaria Municipal de Transportes, pelo período de 12 (doze) meses.</t>
   </si>
   <si>
     <t>044/2025</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>08/08/2025</t>
   </si>
   <si>
     <t>Prestação de serviços de saúde pela contratada, entidade filantrópica, sem fins lucrativos e integrante do Sistema Único de Saúde – SUS, na condição de prestadora complementar, com a finalidade específica de operacionalizar o repasse da assistência financeira complementar da União, recebida por meio do Fundo Municipal de Saúde de Catalão, destinada exclusivamente ao cumprimento do piso salarial nacional dos profissionais da enfermagem</t>
   </si>
   <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>04/08/2025</t>
   </si>
   <si>
     <t>Contratação de Cursos de Uso de Inteligência Artificial no Planejamento das Contratações</t>
   </si>
   <si>
-    <t>063/2025 - SAE</t>
+    <t>063/2025</t>
   </si>
   <si>
     <t>28/07/2025</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de equipamentos e reagentes destinados a Estação de Tratamento de Água - ETA e Estação de Tratamento de Egoto - ETE, visando atender às necessidades da Superintendência Municipal de Água e Esgoto - SAE, para o período de 12 (doze) meses.</t>
   </si>
   <si>
     <t>90061/2025</t>
   </si>
   <si>
     <t>07/08/2025</t>
   </si>
   <si>
     <t>25/07/2025</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL contratação de serviços para sinalização viária horizontal no Município de Catalão/GO, para o período de 12 (doze) meses, visando atender às necessidades da Superintendência Municipal de Trânsito – SMTC de Catalão/GO.</t>
   </si>
   <si>
     <t>90055/2025</t>
   </si>
   <si>
     <t>22/07/2025</t>
   </si>
   <si>
     <t>Registro de Preços para futura e eventual locação de banheiros químicos para atender às necessidades do Município de Catalão, pelo período de 12 (doze) meses, conforme disposições estabelecidas neste Instrumento e anexos.</t>
   </si>
   <si>
     <t>90059/2025</t>
   </si>
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
-    <t>21/07/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Formação de Registro de Preços para a futura e eventual de aquisição de medicamentos e correlatos para atender demandas judiciais da Secretaria Municipal de Saúde de Catalão-GO, outrora fracassados no Pregão Eletrônico nº 90032/2025, conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos.</t>
   </si>
   <si>
     <t>90057/2025</t>
   </si>
   <si>
     <t>17/07/2025</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a realização de 150 (cento e cinquenta) apresentações musicais ao vivo, com banda composta por no mínimo 03 (três) integrantes, com repertório voltado à terceira idade, incluindo animação de bailes e matinês, em atendimento às necessidades da Secretaria Municipal de Promoção e Ação Social conforme estipulado no Termo de Referência, conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos.</t>
   </si>
   <si>
     <t>15/07/2025</t>
   </si>
   <si>
     <t>Aquisição de produtos alimentícios para Merenda Escolar, através de Chamada Pública da Agricultura e do Empreendedor Familiar Rural, para o atendimento ao Programa Nacional de Alimentação Escolar (PNAE), das unidades de ensino, atendendo as necessidades do ano letivo de 2025</t>
   </si>
   <si>
     <t>90054/2025</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>Formação de Registro de Preços para a Futura e Eventual Locação de vans e micro-ônibus, com motorista, para o transporte de pacientes do SUS - Sistema Unico de Saúde em tratamento de saúde para outras Cidades e Estados, conforme especificações constantes no Anexo IV – Termo de Referência e de acordo com as exigências estabelecidas neste Edital e seus anexos.</t>
@@ -1683,247 +1959,235 @@
   <si>
     <t>TERMO DE ADESÃO À ATA DE REGISTRO DE PREÇOS DO PREGÃO ELETRÔNICO Nº 004/2025, ATA DE REGISTRO DE PREÇOS Nº 006/2025, CUJO OBJETO É A LOCAÇÃO DE ESTRUTURAS DE SOM E ILUMINAÇÃO, PALCO, EQUIPAMENTOS E CORRELATOS. </t>
   </si>
   <si>
     <t>001/2024</t>
   </si>
   <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE SERVIÇOS COMPLEMENTARES EM SAUDE PARA ATENDER A DEMANDA DO PROGRAMA DE SAUDE DOS SERVIDORES MUNICIPAIS DE CATALÃO - PRO SAUDE.</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>03/07/2025</t>
   </si>
   <si>
     <t>TERMO DE ADESÃO À ATA DE REGISTRO DE PREÇOS N° 006/2025, PREGÃO 004/2025, CUJO O OBJETO É A LOCAÇÃO DE ESTRUTURAS DE SOM E ILUMINAÇÃO, PALCO, EQUIPAMENTOS E CORRELATOS.</t>
   </si>
   <si>
-    <t>005/2025 - SAE</t>
+    <t>005/2025</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>Contratação de empresa para prestação de serviços técnicos profissionais especializados em monitoramento e manutenção de barragens de terra tal qual a barragem do Ribeirão Pari no município de Catalão/GO, visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses, conforme condições, quantidades e exigências estabelecidas neste instrumento.</t>
   </si>
   <si>
     <t>Pregão Presencial</t>
   </si>
   <si>
     <t>90050/2025</t>
   </si>
   <si>
     <t>Contratação de serviços para confecção de bolo comemorativo ao 166° aniversário de emancipação política da cidade de Catalão em atendimento às necessidades da Secretaria Municipal de Promoção e Ação Social de Catalão, conforme estipulado no Termo de Referência, conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos.</t>
   </si>
   <si>
     <t>007/2025</t>
   </si>
   <si>
     <t>09/07/2025</t>
   </si>
   <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>Contratação de serviços para construção de ponte de concreto, na zona rural do Município de Catalão, em atendimento às necessidades da Secretaria Municipal de Transportes.</t>
   </si>
   <si>
-    <t>90042/2025 EDITAL RETIFICADO</t>
+    <t>90042/2025</t>
   </si>
   <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>Aquisição de veículo 0 km, por meio da emenda parlamentar nº 202440830006 – Vanderlan Cardoso, em atendimento às necessidades do PROCON – Programa de Proteção e Defesa do Consumidor de Catalão.</t>
   </si>
   <si>
     <t>90030/2025</t>
   </si>
   <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>Formação de Registro de Preços para a futura e eventual aquisição de combustível (gasolina e óleo diesel S10), mediante abastecimento direto em postos localizados no Município de Catalão, com aplicação de percentual de desconto sobre os preços médios divulgados semanalmente pela ANP (Agência Nacional do Petróleo, Gás Natural e Biocombustíveis), visando atender às necessidades da Secretaria Municipal de Promoção e Ação Social, conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos.</t>
   </si>
   <si>
     <t>006/2025</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>Contratação de serviços para execução de pavimentação asfáltica em CBUQ, sendo uma camada de 4,5 cm BINDER (FAIXA B) e uma camada de 3,00 (FAIXA C), incluso terraplenagem e drenagem, na estrada de ligação entre a Avenida Sebastião de Pádua e a sede da CMOC, em atendimento às necessidades da Secretaria Municipal de Transportes.</t>
   </si>
   <si>
-    <t>045/2025 - SAE</t>
-[...1 lines deleted...]
-  <si>
     <t>Registro de Preços para FUTURA e EVENTUAL contratação de serviços gráficos, comunicação visual, locação de estruturas e correlatos, visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses.</t>
   </si>
   <si>
     <t>050/2024</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>TERMO DE ADESÃO À ATA DE REGISTRO DE PREÇOS Nº 050/2024, PREGÃO 005/2024.</t>
   </si>
   <si>
     <t>90052/2025</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>Aquisição de veículo de passeio, tipo sedan, zero km, ano/modelo no mínimo 2024/2025, fabricação nacional, 5 passageiros com o motorista, motorização mínima 1.0, potência mínima de 70cv, flex, transmissão manual de 5 marchas, para atender as necessidades do Setor Municipal de Alimentação Escolar (SEMAE), conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos</t>
   </si>
   <si>
     <t>90051/2025</t>
   </si>
   <si>
     <t>Aquisição de veículos tipo caminhão 6x4 trucado zero km e equipamento tipo unidade tapa buracos para acoplamento no chassi do caminhão e veículo tipo caminhão 4x2 comboio com conjunto de abastecimento e lubrificação conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos.</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>prestação de serviços médicos e fisioterapêuticos</t>
   </si>
   <si>
-    <t>048/2025 - SAE</t>
+    <t>048/2025</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>06/06/2025</t>
   </si>
   <si>
     <t>Contratação de empresa para prestação de serviços para locação, implantação, gerenciamento, manutenção, treinamento, atualização e suporte técnico de softwares de ciência de dados/inteligência artificial visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE.</t>
   </si>
   <si>
-    <t>047/2025 - SAE</t>
+    <t>047/2025</t>
   </si>
   <si>
     <t>Contratação de empresa para prestação de serviços especializados em Tecnologia da Informação e Inteligência Artificial, abrangendo desde o planejamento e desenvolvimento de aplicações web personalizadas e integração de sistemas com consultoria e suporte contínuos, visando otimizar a comunicação institucional, a gestão financeira e a operacionalidade da Superintendência Municipal de Água e Esgoto – SAE.</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA ORGANIZAÇÃO LOGÍSTICA COMPLETA DA VIAGEM OFICIAL DO PREFEITO AO JAPÃO.</t>
   </si>
   <si>
-    <t>044/2025 - SAE</t>
-[...1 lines deleted...]
-  <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de refeições prontas, tipo marmitex, visando atender às necessidades da Superintendência Municipal de Água e Esgoto - SAE, para o período de 12 (doze) meses.</t>
   </si>
   <si>
-    <t>040/2025 - SAE</t>
+    <t>040/2025</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de lacres, anéis de vedação e lentilhas, visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses.</t>
   </si>
   <si>
-    <t>014/2025 - SAE</t>
+    <t>014/2025</t>
   </si>
   <si>
     <t>Aquisição de veículos automotores zero quilômetro, tipo caminhão carga leve, visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE.</t>
   </si>
   <si>
     <t>90043/2025</t>
   </si>
   <si>
     <t>02/06/2025</t>
   </si>
   <si>
     <t>Registro de preços para FUTURA e EVENTUAL locação de máquinas, veículos e equipamentos, com operadores e motoristas, em atendimento às necessidades da Secretaria Municipal de Transportes, pelo o período de 12 (doze) meses.</t>
   </si>
   <si>
     <t>90034/2025</t>
   </si>
   <si>
     <t>Formação de registro de preços para a futura e eventual contratação para prestação de serviços de locação de veículos automotores, sem condutor, incluindo manutenção preventiva e corretiva, seguro total e quilometragem livre, destinados ao atendimento das demandas da Secretaria Municipal de Promoção à Ação Social, incluindo os equipamentos públicos: CRAS, CREAS, Morada da Criança, Abrigo do Idoso, Casa de Apoio em Goiânia e Conselho Tutelar, conforme condições, quantidades e exigências estabelecidas neste instrumento  e seus anexos.
  </t>
   </si>
   <si>
     <t>Contratação do Curso de aperfeiçoamento: Uso de inteligência artificial no planejamento das contratações públicas na Lei nº 14.133/21</t>
   </si>
   <si>
-    <t>90042/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Fracassada</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>Aquisição de veículos 0 km, por meio da emenda parlamentar nº 202440830006 – Vanderlan Cardoso, em atendimento às necessidades do PROCON – Programa de Proteção e Defesa do Consumidor de Catalão</t>
   </si>
   <si>
     <t>TERMO DE ADESÃO À ATA DE REGISTRO DE PREÇOS Nº 050/2024.</t>
   </si>
   <si>
     <t>90041/2025</t>
   </si>
   <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>Aquisição de materiais e equipamentos para o Centro Municipal de Castração e Reinserção de Cães e Gatos de Catalão, por meio do Convênio nº 202400042001841 - SERINT/GO.</t>
   </si>
   <si>
     <t>056/2024</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 056/2024.</t>
-  </si>
-[...1 lines deleted...]
-    <t>028/2025 - SAE</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de materiais hidráulicos e correlatos, visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses, conforme condições, quantidades e exigências estabelecidas neste instrumento.</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>ADESÃO À ATA DE REGISTRO DE PREÇOS Nº 050/2024 - PREGÃO ELETRÔNICO Nº 005/2024, COMO PARTICIPE O CODANORTE, MINAS GERAIS.</t>
   </si>
   <si>
     <t>90039/2025</t>
   </si>
   <si>
     <t>Revogada</t>
   </si>
   <si>
     <t>Formação de Registro de Preços para a futura e eventual aquisição de materiais para manutenção da rede elétrica das unidades pertencentes a Secretaria Municipal de Saúde de Catalão-GO, conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos.
  </t>
   </si>
   <si>
     <t>90032/2025</t>
   </si>
   <si>
     <t>19/05/2025</t>
@@ -1958,89 +2222,86 @@
   <si>
     <t>TERMO DE ADESÃO À ATA DE REGISTRO DE PREÇOS Nº 001/2024.</t>
   </si>
   <si>
     <t>90035/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL de produtos, materiais e insumos, utilizados para sinalização viária, em atendimento às necessidades da Superintendência Municipal de Trânsito de Catalão - SMTC, para o período de 12 (doze) meses.</t>
   </si>
   <si>
     <t>9033/2025</t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>Aquisição de gêneros alimentícios para manutenção da merenda escolar, quantidades e exigências estabelecidas neste instrumento e seus anexos</t>
   </si>
   <si>
-    <t>013/2025 - SAE</t>
+    <t>013/2025</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de combustíveis visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE de Catalão/GO, para os próximos 12 (doze) meses, conforme condições, quantidades e exigências estabelecidas no Edital e seus anexos.</t>
   </si>
   <si>
     <t>90025/2025</t>
   </si>
   <si>
     <t>Registro de preços para FUTURA e EVENTUAL aquisição de inseticidas e herbicidas, em atendimento às necessidades da Diretoria de Parques e Jardins, pelo período de 12 (doze) meses.</t>
   </si>
   <si>
     <t>90024/2025</t>
   </si>
   <si>
     <t>Registro de preços para FUTURA e EVENTUAL aquisição de fertilizantes e correlatos, em atendimento às necessidades da Diretoria de Parques e Jardins, pelo período de 12 (doze) meses.</t>
   </si>
   <si>
     <t>90029/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>Formação de Registro de Preços para a futura e eventual aquisição de carga de gás GLP P45 e P13 e vasilhames (botijões 13kg e 45kg), para a manutenção das atividades da merenda escolar e secretaria municipal de educação, conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos</t>
   </si>
   <si>
     <t>90019/2025</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>Formação de Registro de Preços para a futura e eventual aquisição de material de copa e cozinha, proteção e segurança, sinalização visual e afins, ferramentas, limpeza e produtos de higiene, acondicionamento e embalagem, uniformes, tecidos e aviamentos e aparelho e utensílios domésticos para atender o Fundo Municipal de Saúde, conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos</t>
   </si>
   <si>
-    <t>005/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>Aquisição de Reservatório Paradgim 3ml para insulina, set de infusão 60 cm, sensor para monitorização contínua da glicose e transmissor do sistema de monitorização contínua de glicose para Rhayssa Carolina Pires Ribeiro, em atendimento a Ordem Judicial – Mandado de Segurança n.º 5818099-78.2023.8.09.0029.</t>
   </si>
   <si>
     <t>9023/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de insumos para serviços de tapa-buracos, visando atender às necessidades da Secretaria Municipal de Transportes de Catalão, para os próximos 12 (doze) meses</t>
   </si>
   <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>ADESÃO À ATA REGISTRO DE PREÇOS Nº 031/2024.</t>
   </si>
   <si>
     <t>9022/2025</t>
@@ -2061,53 +2322,50 @@
     <t>90027/2025</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t> Formação de Registro de Preços para a futura e eventual para aquisição de panificados congelados para merenda escolar, conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos.</t>
   </si>
   <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>Aquisição de veículos, inclusive adaptados, zero km, primeiro emplacamento - Adesão a Ata de Registro de Preços nº 085/2024 - Procedimento Licitatório nº 053/2024 - Pregão Eletrônico nº 012/2024 - CODANORTE, Minas Gerais.</t>
   </si>
   <si>
     <t>90026/2025</t>
   </si>
   <si>
     <t>Formação de Registro de Preços para a futura e eventual para aquisição de polpa de frutas congeladas para merenda escolar, conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos.</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>ADESÃO DA ATA DE REGISTRO DE PREÇOS Nº 003/2024.</t>
-  </si>
-[...1 lines deleted...]
-    <t>018/2025 - SAE</t>
   </si>
   <si>
     <t>REGISTRO DE PREÇOS PARA FUTURA E EVENTUAL AQUISIÇÃO DE PRODUTOS QUÍMICOS, VISANDO ATENDER ÀS NECESSIDADES DA SUPERINTENDÊNCIA MUNICIPAL DE ÁGUA E ESGOTO - SAE, PARA O PERÍODO DE 12 (DOZE) MESES.</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>Contratação de empresa para prestação de serviços de implantação, intermediação e administração de um sistema informatizado e integrado via WEB on-line real time, com utilização de sistema de gerenciamento da manutenção preventiva/corretiva da frota com utilização de etiqueta/Tag com tecnologia RFID ou similar (NFC) em estabelecimentos credenciados, através da equipe especializada objetivando subsidiar o uso do sistema de gestão e acompanhar o desempenho para atender a frota de veículos e máquinas oficiais da Secretaria Municipal de Saúde de Catalão, Goiás</t>
   </si>
   <si>
     <t>90020/2025</t>
   </si>
   <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>Aquisição de veículo de passeio, tipo sedan, zero km, ano/modelo no mínimo 2024/2025, fabricação nacional, 5 passageiros com o motorista, motorização mínima 1.0, potência mínima de 70cv, flex, transmissão manual de 5 marchas, para atender as necessidades do Setor Municipal de Alimentação Escolar (SEMAE), conforme condições, quantidades e exigências estabelecidas neste instrumento e seus anexos.</t>
   </si>
   <si>
     <t>90009/2025</t>
   </si>
@@ -2394,69 +2652,69 @@
   <si>
     <t>Registro de preços para futura e eventual contratação de serviços com fornecimento de materiais, insumos e mão de obra para manutenção de unidades do Município de Catalão.</t>
   </si>
   <si>
     <t>029/2024</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>90028/2024</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>Formação de Registro de Preços para Aquisição de Generos Alimentícios Variados, Carnes Bovinas, Suínas, Aves e Peixes, “in natura” e processadas, Presunto, Queijo e Hortifrutigranjeiros, para compor o cardápio das refeições servidas no Pronto Atendimento Indantil - PAI.</t>
   </si>
   <si>
-    <t>026/2024 -SAE</t>
+    <t>026/2024</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL contratação de empresa com pessoal capacitado, maquinários e equipamentos para realização de Manutenção Pró Ativa, Preventiva e de Manutenção Corretiva Planejada, de inversores de frequência, subestação de até 2000KVA, da Superintendência Municipal de Água e Esgoto – SAE, tendo como objetivo básico, permitir e criar as condições econômicas e técnicas visando promover o progresso técnico da Manutenção, utilizando ferramentas que proporcionem a melhoria de desempenho, e operação dos equipamentos, para o período de 12 (doze) meses, conforme condições, quantidades e exigências estabelecidas neste instrumento.</t>
   </si>
   <si>
-    <t>025/2024 - SAE</t>
+    <t>025/2024</t>
   </si>
   <si>
     <t>Contratação de empresa para prestação de serviços de manutenção preventiva e corretiva, sempre que necessário na Central Telefônica e Aparelhos Telefônicos da Superintendência Municipal de Água e Esgoto - SAE, incluindo instalação, desinstalação, substituição, cobertura, reparo de qualquer peça, componente, aparelhos telefônicos digitais/dedicados, mudança de ramal de local, mudança de ramal de linha de endereço, extensão de linha telefônica, instalação interna para linhas e ramais telefônicos e serviços necessários para manter e garantir o funcionamento normal do PABX e dos Aparelhos Telefônicos, conforme condições, quantidades e exigências estabelecidas neste instrumento.</t>
   </si>
   <si>
-    <t>024/2024 - SAE</t>
+    <t>024/2024</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de serviços gráficos para confecção de bobinas de papel termo sensível, visando à impressão simultânea das faturas de consumo de água e de esgoto utilizada pelos leituristas nas suas atividades diárias, para atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses, conforme condições, quantidades e exigências estabelecidas neste instrumento.</t>
   </si>
   <si>
     <t>003/2024</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>Contratação de serviços complementares em saúde.</t>
   </si>
   <si>
     <t>047/2024</t>
   </si>
   <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>Registro de preços para futura e eventual aquisição de itens de supermercado em geral e gás de cozinha para manutenção da Casa de Apoio de Catalão para os próximos 12 (doze) meses.</t>
   </si>
@@ -2598,89 +2856,77 @@
   <si>
     <t>AQUISIÇÃO DE INSUMOS PARA REALIZAÇÃO DE EXAME DE HEMOGRAMA COMPATÍVEL COM O EQUIPAMENTO IN VITRO BLOOD 5P INVISTAR</t>
   </si>
   <si>
     <t>07/11/2024</t>
   </si>
   <si>
     <t>Aquisição de panificados e serviços de coffe breaks por meio de Adesão à ARP nº 017/2024 - Processo nº 2024028350.</t>
   </si>
   <si>
     <t>Aquisição de material de consumo administrativo por meio de Adesão à ARP nº 037/2024 - PP nº 132/2023 - Processo nº 2023046606.</t>
   </si>
   <si>
     <t>Aquisição de panificados e coffe breaks por meio de Adesão à ARP nº 017/2024 - PP nº 016/2024 - Processo nº 2024028350.</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>Formação de Registro de Preços para a Futura e Eventual Aquisição de Fórmulas, Suplementos, Dietas Orais e/ou Enterais, Estadiômetro e Instrumento Educativo Nutricional, conforme especificações constantes no Anexo IV – Termo de Referência e de acordo com as exigências estabelecidas neste Edital e seus anexos.</t>
   </si>
   <si>
     <t>Registro de preços para futura e eventual contratação de serviços de sinalização viária horizontal no Município de Catalão.</t>
   </si>
   <si>
-    <t>023/2024 - SAE</t>
-[...1 lines deleted...]
-  <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de bombas centrífugas, bombas submersas, bombas dosadoras e correlatos, visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses, conforme condições, quantidades e exigências estabelecidas neste instrumento.</t>
   </si>
   <si>
-    <t>025/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>Formação de Registro de Preços para a Futura e Eventual Aquisição de Material Médico Hospitalar, Suprimento Médico Cirúrgico, Instrumentos Cirúrgicos e Equipamentos de Proteção, da Secretaria Municipal de Saúde de Catalão-GO, conforme especificações constantes no Anexo IV – Termo de Referência e de acordo com as exigências estabelecidas neste Edital e seus anexos.</t>
   </si>
   <si>
     <t>032/2024</t>
   </si>
   <si>
     <t>Registro de preços para futura e eventual contratação de serviços de coffe break para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>Formação de Registro de Preços para a Futura e Eventual Aquisição de Medicamentos e Insumos para reposição do estoque do almoxarifado farmacêutico da Secretaria Municipal de Saúde de Catalão – Go, conforme especificações constantes no Anexo IV – Termo de Referência e de acordo com as exigências estabelecidas neste Edital e seus anexos.</t>
   </si>
   <si>
-    <t>024/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>Formação de Registro de Preços para a Futura e Eventual Aquisição de Fraldas Descartáveis para o atendimento do Programa de Fornecimento de Fraldas Descartáveis de Uso Domiciliar a pessoas com diagnósticos de Incontinência Urinária e/ou Anal Permanente, da Secretaria Municipal de Saúde de Catalão-GO, conforme especificações constantes no Anexo IV – Termo de Referência e de acordo com as exigências estabelecidas neste Edital e seus anexos.</t>
   </si>
   <si>
-    <t>022/2024 - SAE</t>
-[...1 lines deleted...]
-  <si>
     <t>08/11/2024</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de ferramentas e correlatos, visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses, conforme condições, quantidades e exigências estabelecidas neste instrumento.</t>
   </si>
   <si>
     <t>002/2024</t>
   </si>
   <si>
     <t>CHAMAMENTO PÚBLICO n.º 002/2024 – SMS destinado à seleção de ORGANIZAÇÃO SOCIAL já qualificada neste município, nos termos da Lei Municipal n.º 4021, de 03 de novembro de 2022, ou que vier a se qualificar até a data da apresentação dos Envelopes de Habilitação e Proposta de Trabalho, para a celebração de Contrato de Gestão objetivando o gerenciamento, a operacionalização e a execução de serviços de saúde na UPA - UNIDADE DE PRONTO ATENDIMENTO DR JAMIL SEBBA, situado na Avenida Dr. Lamartine Pinto de Avelar, n°1800, Loteamento Santa Rita, Catalão - GO, CEP: 75.705-331, em regime de 24horas/dia</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>Aquisição de gêneros alimentícios por meio de Adesão à ARP nº 001/2024 - PP nº 090/2023 - Processo nº 2023040352 para atender a demanda da Secretaria Municipal de Promoção e Ação Social de Catalão e suas unidades.</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>31/10/2024</t>
@@ -2724,173 +2970,161 @@
   <si>
     <t>08/10/2024</t>
   </si>
   <si>
     <t>Concessão Administrativa da prestação dos serviços públicos de Limpeza Urbana e Manejo de Resíduos Sólidos no Município de Catalão - Goiás.</t>
   </si>
   <si>
     <t>005/2024</t>
   </si>
   <si>
     <t>19/09/2024</t>
   </si>
   <si>
     <t>pagamento de franquia do veículo GOL, Placa SCB-0J36, pertencente a frota de veículos da Secretaria Municipal de Saúde de Catalão</t>
   </si>
   <si>
     <t>020/2024</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>Contratação de serviços para construção de 01 (uma) Unidade Básica de Saúde, no município de Catalão, em atendimento às necessidades da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
-    <t>021/2024 - SAE</t>
-[...1 lines deleted...]
-  <si>
     <t>09/10/2024</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de material em concreto, visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses, conforme condições, quantidades e exigências estabelecidas neste instrumento.</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t> Aquisição de Medicamentos e Insumos fracassados nos pregões nº 006/2024, 012/2024 e 017/2024</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>CHAMAMENTO PÚBLICO n.º 001/2024 – SMS destinado à seleção de ORGANIZAÇÃO SOCIAL já qualificada neste município, nos termos da Lei Municipal n.º 4021, de 03 de novembro de 2022, ou que vier a se qualificar até a data da apresentação dos Envelopes de Habilitação e Proposta de Trabalho, para a celebração de Contrato de Gestão objetivando o gerenciamento, a operacionalização e a execução de serviços de saúde no CAM - CENTRO DE ATENDIMENTO MÉDICO DR. ANTÔNIO ABADIO, situado na Rua Mozar Salviano, n°100, Loteamento Estrela, Catalão - GO, CEP: 75.710-784, em regime de 24horas/dia</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>Registro de preços para futura e eventual aquisição de insumos da construção civil em geral para manutenção das atividades da Secretaria Municipal de Obras para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>027/2024</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>Registro de preços para futura e eventual aquisição de pão e leite em atendimento às necessidades da Secretaria Municipal de Transportes para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>028/2024</t>
   </si>
   <si>
     <t>02/10/2024</t>
   </si>
   <si>
     <t>Locação de veículos de passageiros para atender às necessidades da Secretaria Municipal de Transportes para os próximos 12 (doze) meses.</t>
   </si>
   <si>
-    <t>026/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>Aquisição de correia transportadora para atender a usina de reciclagem do Aterro Sanitário de Catalão.</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>09/09/2024</t>
   </si>
   <si>
     <t>Aquisição de Gêneros Alimentícios da Agricultura Familiar e do Empreendedor Familiar Rural, destinado ao Programa nacional de Alimentação Escolar – Lei Federal nº 11.947/2009, Lei nº 11.326/2006, Resolução FNDE/CD/FNDE nº 06/2020, com base no art. 14, caput e §1º, da Lei nº 11.947/09, e Lei Federal nº 14.133/21, para fornecimento aos alunos da Rede Pública Municipal de Catalão pelo Programa Nacional de Alimentação Escolar – PNAE.</t>
   </si>
   <si>
     <t> CONTRATACAO DE SERVICOS GRAFICOS  E CORRELATOS  E LOCACAO  DE ESTRUTURAS ATRAVES DA ADESAO A ATA DE REGISTRO DE PRECOS NUMERO 0005/2024 -  PROCESSO ADMINISTRATIVO DE NUMERO 2023039051.</t>
   </si>
   <si>
     <t>019/2024</t>
   </si>
   <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>Contratação de serviços para construção de 12 (doze) unidades habitacionais de padrão popular, no Loteamento Residencial Bolanger, em Catalão, em atendimento às necessidades da Secretaria Municipal de Transportes.</t>
   </si>
   <si>
     <t>018/2024</t>
   </si>
   <si>
     <t>Contratação de serviços para construção de 8 (oito) unidades habitacionais de padrão popular, no Loteamento Cidade Jardim, em Catalão, em atendimento às necessidades da Secretaria Municipal de Transportes.</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>Contratação da Excelência Educação e Ensino Ltda - CNPJ nº 26.855.539/0001-16 para capacitação de servidor! </t>
   </si>
   <si>
-    <t>020/2024 - SAE</t>
-[...1 lines deleted...]
-  <si>
     <t>17/09/2024</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>Aquisição de motocicletas zero quilometro destinadas ao departamento comercial, visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, conforme condições, quantidades e exigências estabelecidas neste instrumento.</t>
   </si>
   <si>
     <t>017/2024</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>Contratação de serviços para execução de pavimentação asfáltica em CBUQ (e = 3,00 cm - via não-abaulada), incluso terraplenagem, meio-fio e sarjetas (drenagem superficial), na estrada de ligação entre o Arco Viário Mauro de Campos Netto e a Estrada Municipal dos Coqueiros, no município de Catalão, em atendimento às necessidades da Secretaria Municipal de Transportes.</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>AQUISIÇÃO DA FERRAMENTA BANCO DE PREÇOS</t>
   </si>
   <si>
-    <t>018/2024 - SAE</t>
-[...1 lines deleted...]
-  <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>02/09/2024</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de equipamentos eletrônicos de impressão (impressoras térmicas novas) e peças de reposição para impressoras térmicas (Zebra RW420), visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses, conforme condições, quantidades e exigências estabelecidas neste instrumento.</t>
   </si>
   <si>
     <t>004/2024</t>
   </si>
   <si>
     <t>aquisição de insumos descartáveis para tratamento de laringectomia e traqueostomia, conforme condições, exigências e estimativas estabelecidas no Termo de Referência, para atendimento das necessidades da Secretaria Municipal/Fundo Municipal de Saúde de Catalão/GO, em especial para o cumprimento de Mandado Judicial (Mandado de Segurança nº 210191276) prolatado nos autos do Processo nº 5182365-86.2021.8.09.0029, em trâmite na Comarca de Catalão/GO</t>
   </si>
   <si>
     <t>26/08/2024</t>
   </si>
   <si>
     <t>Contratação de serviços contínuos especializados para disponibilização e operação de sistema informatizado e integrado de gerenciamento de manutenção preventiva e corretiva da frota de automóveis, veículos e equipamentos do 10º Batalhão Bombeiro Militar de Catalão para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>Contratação de serviços contínuos especializados para disponibilização e operação de sistema informatizado e integrado de gerenciamento de manutenção preventiva e corretiva da frota de automóveis, veículos, máquinas e equipamentos da Secretaria Municipal de Transportes para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>Contratação de serviços de gerenciamento eletrônico e controle de abastecimento de combustíveis, implantação e operação de sistema via WEB p´ropria da contratada para atender à frota do Fundo Municipal de Saúde de Catalão para os próximos 12 (doze) meses.</t>
@@ -2901,323 +3135,293 @@
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>Contratação de serviços para consturção de imóvel, destinado a abrigar o Centro Comunitário de Olhos D'Água, na zona rural do município de Catalão, em atendimento às necessidades da Secretaria Municipal de Transportes.</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>Aquisição de papel A4 visando atender a demanda do Centro de Convivência do Pequeno Aprendiz - CCPA para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>015/2024</t>
   </si>
   <si>
     <t>Contratação de serviços para reforma e adaptação da Farmácia Municipal Dr. José Paschoal, em atendimento às necessidades da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>19/08/2024</t>
   </si>
   <si>
     <t>Aquisição de Insumos para Laboratório de Análises Clínicas</t>
   </si>
   <si>
-    <t>017/2024 - SAE</t>
-[...1 lines deleted...]
-  <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>16/08/2024</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de kit lanches prontos, tipo sanduíches, visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses, conforme condições, quantidades e exigências estabelecidas neste instrumento.</t>
   </si>
   <si>
     <t>15/08/2024</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE MATERIAL PARA MONITORAMENTO E SEGURANÇA.</t>
   </si>
   <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>Registro de preços para futura e eventual aquisição de leite, panificados e prestação de serviços de coffe break para os próximos 12 (doze) meses.</t>
   </si>
   <si>
-    <t>016/2024 - SAE</t>
-[...1 lines deleted...]
-  <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>08/08/2024</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL contratação de empresa para prestação de serviços de plotagem, encadernação, cópias, plastificação e impressões com fornecimento de impressoras multifuncionais, visando atender às necessidades da Superintendência Municipal de Água e Esgoto de Catalão – SAE para o período de 12 (doze) meses, conforme condições, quantidades e exigências estabelecidas neste instrumento.</t>
   </si>
   <si>
     <t>21/08/2024</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>Aquisição de gerador de 180 KVA e serviços de instalação para o Centro de Atendimento Médico - CAM.</t>
   </si>
   <si>
-    <t>015/2024 - SAE</t>
-[...1 lines deleted...]
-  <si>
     <t>12/08/2024</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de Equipamentos de Proteção Individual – EPI`S e Coletiva – EPC, de Segurança e materiais de Segurança do Trabalho, visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses, conforme condições, quantidades e exigências estabelecidas neste instrumento.</t>
   </si>
   <si>
     <t>14/08/2024</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>Aquisição de Medicamentos e Insumos</t>
   </si>
   <si>
     <t>24/07/2024</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE MATERIAIS DE INFORMATICA E ELETRONICO, EM ATENDIMENTO AS NECESSIDADES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE GENEROS ALIMENTICIOS POR MEIO DE ADESÃO A ATA DE REGISTRO DE PREÇO N 009/2024 - PREGÃO PRESENCIAL 114/2023, VISANDO ATENDER SECRETARIA MUNICIPAL DA AGRICULTURA E DESENVOLVIMENTO. </t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>19/07/2024</t>
   </si>
   <si>
     <t>Registro de preços para futura e eventual contratação de serviços técnicos para ampliação da rede de fibra óptica visando atender a demanda da Secretaria Municipal de Ciência, Tecnologia e Informações para os próximos 12 (doze) meses.</t>
   </si>
   <si>
-    <t>014/2024 - SAE</t>
+    <t>014/2024</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de equipamentos diversos e correlatos, visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses.</t>
   </si>
   <si>
     <t>19/2024</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE GENEROS ALIMENTICIOS, POR MEIO DE ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 019/2024 - PREGÃO ELETRONICO 115/2023 PROCESSO Nº 2023043525.</t>
   </si>
   <si>
     <t>16/07/2024</t>
   </si>
   <si>
     <t>Aquisição de materiais de informatica e eletroeletronicos por meio de adesão. </t>
   </si>
   <si>
     <t>Registro de preços para futura e eventual aquisição de luminárias e insumos elétricos para manutenção das atividades da Diretoria de Iluminação da Secretaria Municipal de Transportes para os próximos 12 (doze) meses.</t>
   </si>
   <si>
-    <t>014/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>15/07/2024</t>
   </si>
   <si>
     <t>Contratação de serviços para reforma da Unidade de Pronto Atendimento - Dr. Jamil Sebba (UPA), no município de Catalão, em atendimento às necessidades da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>Registro de preços para futura e eventual aquisição de insumos para serviços de tapa-buracos visando atender a demanda da Secretaria Municipal de Transportes para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>Aquisição de gás medicinal (oxigênio não liquefeito) e reguladores de oxigênio, incluindo o empréstimo gratuito (comodato) dos cilindros de armazenamento e a locação de concentradores de oxigênio</t>
   </si>
   <si>
     <t>013/2024</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>Contratação de serviços de fornecimento e instalação de reservatório de água de 500m³ (quinhentos metros cúbicos), no Distrito de Santo Antônio do Rio Verde, município de Catalão, em atendimento às necessidades da Secretaria Municipal de Administração.</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>Registro de preços para futura e eventual aquisicão de material médico hospitalar, suprimento medico cirurgico, vestuario hospitalar, instrumentos cirurgicos e equipamentos de protecao para os proximos 12 meses.</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>Contratação de serviços complementares em saúde para atender a demanda do Programa de Saúde dos Servidores Municipais de Catalão - PRO-SAÚDE.</t>
   </si>
   <si>
     <t>12/07/2024</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>Registro de preços para futura e eventual locação de impressoras e scanner de mesa com suprimentos e mão de obra para os próximos 12 (doze) meses.</t>
   </si>
   <si>
-    <t>013/2024 - SAE</t>
-[...1 lines deleted...]
-  <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de materiais elétricos e correlatos, visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses, conforme condições, quantidades e exigências estabelecidas neste instrumento.</t>
   </si>
   <si>
-    <t>012/2024 - SAE</t>
+    <t>012/2024</t>
   </si>
   <si>
     <t>05/07/2024</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de gêneros alimentícios (panificados), visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses, conforme condições, quantidades e exigências estabelecidas neste instrumento.</t>
   </si>
   <si>
-    <t>012/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>011/2024</t>
   </si>
   <si>
     <t>04/07/2024</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>Aquisição de Medicamentos e Insumos para Pacientes Diabéticos e Insulinodependentes</t>
   </si>
   <si>
-    <t>009/2024 - SAE</t>
-[...1 lines deleted...]
-  <si>
     <t>11/06/2024</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de materiais para construção em geral e correlatos, visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses, conforme condições, quantidades e exigências estabelecidas no Termo de Referência e anexos deste Instrumento Convocatório.</t>
   </si>
   <si>
     <t>Registro de preços para futura e eventual aquisição de cestas básicas para atender a demanda da Secretaria Municipal de Promoção e Ação Social para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>Registro de preços para futura e eventual contratação de hospedagem e alimentação para os pacientes que realizam tratamento na cidade de Barretos, Estado de São Paulo para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>Prestação de Serviços Continuado de Impressão (outsourcing – terceirização de impressão) com pagamento de franquia de páginas mais excedente, compreendendo o fornecimento, instalação, configuração e a cessão de direito de uso de equipamentos de impressão, agregando a prestação de serviços de manutenção preventiva e corretiva, reposição de peças, suprimentos, insumos (exceto papel) e software de gerenciamento de cópias/impressões</t>
   </si>
   <si>
-    <t>011/2024 - SAE</t>
-[...1 lines deleted...]
-  <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de gêneros alimentícios (supermercado – hortifrutigranjeiros, carnes e derivados), visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses, conforme condições, quantidades e exigências estabelecidas neste instrumento.</t>
   </si>
   <si>
-    <t>007/2024 - SAE</t>
-[...1 lines deleted...]
-  <si>
     <t>13/06/2024</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de concreto usinado, visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses, conforme condições, quantidades e exigências estabelecidas neste instrumento.</t>
   </si>
   <si>
     <t>27/05/2024</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE MATERIAL DE CONSTRUÇÃO EM GERAL</t>
   </si>
   <si>
     <t>Contratação de serviços para reforma e revitalização do Morrinho do São João, no município de Catlaão, em atendimento às necessidades da Secretaria Municipal de Transportes.</t>
   </si>
   <si>
-    <t>010/2024 - SAE</t>
+    <t>010/2024</t>
   </si>
   <si>
     <t>04/06/2024</t>
   </si>
   <si>
     <t>Contratação de empresa para efetuar a limpeza periódica das placas solares da Usina Fotovoltaica, visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, conforme condições, quantidades e exigências estabelecidas neste instrumento.</t>
   </si>
   <si>
-    <t>008/2024 - SAE</t>
-[...1 lines deleted...]
-  <si>
     <t>12/06/2024</t>
   </si>
   <si>
     <t>03/06/2024</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de produtos de higiene, limpeza, utensílios de cozinha e correlatos, visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses, conforme condições, quantidades e exigências estabelecidas neste instrumento.</t>
   </si>
   <si>
     <t>20/05/2024</t>
   </si>
   <si>
     <t>29/05/2024</t>
   </si>
   <si>
     <t>Contratação de serviços de vigilância patrimonial desarmada por meio de adesão à ARP nº 039/2024 para atender a demanda da Secretaria Municipal de Promoção e Ação Social para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>Registro de preços para futura e eventual aquisição de gêneros alimentícios para manutenção da merenda escolar para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>Contratação de serviços para confecção de bolo comemorativo aos 165º anos de emancipação política de Catalão.</t>
   </si>
   <si>
     <t>19/06/2024</t>
@@ -3225,53 +3429,50 @@
   <si>
     <t>Registro de preços para futura e eventual contratação de hospedagem e alimentação para os pacientes que realizam tratamento na cidade de Barretos, no Estado de São Paulo para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>17/06/2024</t>
   </si>
   <si>
     <t>Registro de preços para futura e eventual aquisição de insumos da construção civil em geral e contratação de serviços técnicos especializados para manutenção das atividades da Secretaria Municipal de Obras para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
     <t>Contratação de serviços de recapeamento asfáltico em CBUQ (3,00 cm média), incluso Operação Tapa-Buracos, nos bairros Paineiras, Jardim Europa, Monsenhor Souza e Parque dos Buritis, no município de Catalão, em atendimento às necessidades da Secretaria Municipal de Transportes.</t>
   </si>
   <si>
     <t>Aquisição de Equipamentos, Mobiliário e Eletroeletrônicos, cuja tentativa de compra anteriormente foi frustrada</t>
   </si>
   <si>
     <t>17/05/2024</t>
   </si>
   <si>
     <t>Aquisição de Material e Insumos para Laboratório de Análises Clínicas, com fornecimento de equipamento em sistema de comodato, incluindo assistência técnica/manutenções preventivas e corretivas</t>
   </si>
   <si>
-    <t>010/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Aquisição de Medicamentos e Correlatos Fracassados/Desertos e outros para atendimento de ordem judicial</t>
   </si>
   <si>
     <t>06/05/2024</t>
   </si>
   <si>
     <t>14/05/2024</t>
   </si>
   <si>
     <t>Contratação da CONPREV ASSESSORIA MUNICIPAL E SERVIÇOS ADMINISTRATIVOS LTDA - CNPJ nº 17.387.018/0001-90 para capacitação de servidor.</t>
   </si>
   <si>
     <t>Registro de preços para futura e eventual aquisição de gêneros alimentícios para manutenção da cantina municipal da Secretaria Municipal de Transportes para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>Aquisição de caminhão baú por meio de Emenda Parlamentar nº 202319600006 - Plano de Ação nº 09032023-3-04-2486 em atendimento às necessidades da Secretaria Municipal de Transportes.</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>Registro de preços para futura e eventual contratação de ferramenta tecnológica para recebimento de títulos para atender a demanda do Município de Catalão para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>11/04/2024</t>
@@ -3279,53 +3480,50 @@
   <si>
     <t>Aquisição de material de consumo em geral para atender a demanda do Órgão para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>03/05/2024</t>
   </si>
   <si>
     <t>13/05/2024</t>
   </si>
   <si>
     <t>contratação de serviços gráficos e correlatos e locação de estruturas</t>
   </si>
   <si>
     <t>24/05/2024</t>
   </si>
   <si>
     <t>Aquisição de medicamentos e insumos para reposição do estoque do almoxarifado farmacêutico da Secretaria Municipal de Saúde de Catalão, Goiás</t>
   </si>
   <si>
     <t>10/05/2024</t>
   </si>
   <si>
     <t>Contratação de serviços de recapeamento asfáltico em CBUQ (e=3,00 cm média), sinalização horizontal e vertical, e drenagem superficial (meio-fio e sarjetas), conforme Contrato de Repasse nº 945648/2023/MCIDADES/CAIXA, em atendimento às necessidades da Secretaria Municipal de Transportes.</t>
   </si>
   <si>
-    <t>006/2024 - SAE</t>
-[...1 lines deleted...]
-  <si>
     <t>16/05/2024</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de pneus novos para a frota de veículos automotivos, motocicletas e correlatos, visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses.</t>
   </si>
   <si>
     <t>21/05/2024</t>
   </si>
   <si>
     <t>02/05/2024</t>
   </si>
   <si>
     <t>Contratação de serviços para construção de uma praça pública no Bairro Evelina Nour III, município de Catalão, em atendimento às necessidades da Secretaria Municipal de Transportes.</t>
   </si>
   <si>
     <t>27/03/2024</t>
   </si>
   <si>
     <t>Contratação de Estrutural Gestão para Municípios Eireli - CNPJ nº 10.342.264/0001-87 para prestação de serviços técnicos especializados em atendimento às necessidades da Secretaria Municipal de Administração de Catalão.</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Contratação de serviços de pavimentação asfáltica em CBUQ (e=3,00 cm média - via não-abaulada), incluso terraplenagem, drenagem superficial e drenagem profunda na Estrada Municipal dos Coqueiros, no município de Catalão, em atendimento às necessidades da Secretaria Municipal de Transportes.</t>
@@ -3390,137 +3588,128 @@
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>Fornecimento de materiais de limpeza e higiene, atendendo as necessidades da Superintendência Municipal de Água e Esgoto – SAE</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
     <t>22/04/2024</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS ATRAVÉS DA ADESÃO A ATA DE REGISTRO DE PREÇOS Nº 034/2024, PREGÃO PRESENCIAL Nº 126/2023, EM ATENDIMENTO AS NECESSIDADES DA SUPERINTENDÊNCIA MUNICIPAL DE ÁGUA E ESGOTO - SAE.</t>
   </si>
   <si>
     <t>90005/2024</t>
   </si>
   <si>
     <t>15/04/2024</t>
   </si>
   <si>
     <t>Aquisição de Equipamentos e Mobiliário, conforme especificações constantes no Anexo III – Termo de Referência e de acordo com as exigências estabelecidas neste Edital e seus anexos</t>
   </si>
   <si>
-    <t>005/2024 - SAE</t>
-[...1 lines deleted...]
-  <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de madeiras, visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses, conforme condições, quantidades e exigências estabelecidas neste instrumento.</t>
   </si>
   <si>
     <t>09/04/2024</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE MEDICAMENTOS E CORRELATOS PARA O ATENDIMENTO DE ORDEM JUDICIAL</t>
   </si>
   <si>
     <t>Registro de preços para futura e eventual aquisição de materiais de construção em geral, ferramentas e itens de paisagismo para manutenção das atividades da Secretaria Municipal de Obras para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>Registro de preços para futura e eventual aquisição de hortifrutigranjeiros para manutenção da cantina municipal da Secretaria Municipal de Transportes para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>Registro de preços para futura e eventual aquisição de carnes e derivados para manutenção da cantina municipal da Secretaria Municipal de Transportes para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>Registro de preços para futura e eventual aquisição de itens de supermercado em geral, produtos de limpeza e higiene para manutenção da cantina municipal da Secretaria Municipal de Transportes para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>18/04/2024</t>
   </si>
   <si>
     <t>Registro de preços para futura e eventual aquisição de insumos para serviços de recapeamento com micro revestimento asfáltico visando atender a demanda da Secretaria Municipal de Transportes para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>Registro de preços para futura e eventual aquisição de ferramentas, Equipamentos de Proteção Indivual - EPI e insumos diversos para manutenção das atividades da Secretaria Municipal de Transportes para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>Aquisição de 02 (duas) motoniveladoras para atender a demanda da Secretaria Municipal de Transportes de Catalão.</t>
   </si>
   <si>
     <t>20/03/2024</t>
   </si>
   <si>
     <t>Aquisição de leite em atendimento às necessidades da Secretaria Municipal de Transportes de Catalão.</t>
   </si>
   <si>
-    <t>004/2024 - SAE</t>
-[...1 lines deleted...]
-  <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de Lacres, Anéis de Vedação e Lentilhas, visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses, conforme condições, quantidades e exigências estabelecidas neste instrumento.</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>02/04/2024</t>
   </si>
   <si>
     <t>Aquisição de pão francês em atendimento às necessidades da Secretaria Municipal de Transportes de Catalão para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>Locação de veículos em atendimento às necessidades da Secretaria para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>Aquisição de material elétrico em atendimento às necessidades da Secretaria Municipal de Promoção e Ação Social.</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>Locação de banheiros químicos em atendimento às necessidades da Secretaria para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>Aquisição de insumos para estruturação de rede de comunicação de unidades da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>Contratação de serviços técnicos especializados com fornecimento de equipamentos, insumos, materiais, manutenção e suporte técnico para instalação de sistema de videomonitoramento em unidades da Secretaria Municipal de Educação.</t>
   </si>
   <si>
-    <t>003/2024 - SAE</t>
-[...1 lines deleted...]
-  <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição de aparelhos celulares tipo smartphones Android, desbloqueados, equipados com capa de proteção anti-impacto e película de vidro, visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses, conforme condições, quantidades e exigências estabelecidas neste instrumento.</t>
   </si>
   <si>
     <t>24/06/2024</t>
   </si>
   <si>
     <t>Contratação Integrada de serviços de elaboração de projeto básico, elaboração de projeto executivo, demais documentos técnicos e execução de obra para a construção da nova sede administrativa do Município de Catalão.</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>Locação de veículos para atender a demanda do IPASC para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>Locação de veículos para atender a demanda do PRO-SAÚDE para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>Aquisição de insumos elétricos em atendimento às necessidades do IPASC.</t>
   </si>
   <si>
     <t>15/03/2024</t>
@@ -3570,69 +3759,63 @@
   <si>
     <t>19/03/2024</t>
   </si>
   <si>
     <t>08/03/2024</t>
   </si>
   <si>
     <t>Aquisição de Equipamentos, Instrumento e Materiais Médico-Hospitalares, conforme especificações constantes no Anexo II – Termo de Referência e de acordo com as exigências estabelecidas neste Edital e seus anexos</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>Aquisição de café e açúcar em atendimento às necessiades do PRO-SAÚDE para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>Aquisição e café e açúcar em atendimento às necessiades do IPASC para os próximos 12 (doze) meses.</t>
   </si>
   <si>
     <t>Aquisição de Mobiliário, Eletrodomésticos e Eletroeletrônicos, conforme especificações constantes no Anexo VI – Termo de Referência e de acordo com as exigências estabelecidas neste Edital e seus anexos.</t>
   </si>
   <si>
-    <t>002/2024 - SAE</t>
-[...1 lines deleted...]
-  <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição materiais hidráulicos e correlatos, visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses, conforme condições, quantidades e exigências estabelecidas neste instrumento.</t>
   </si>
   <si>
     <t>Aquisição de insulina Lispro Humalog, para pacientes usuarios de sistema de infusão continua de insulina, em atendimento às decisões juduciais, por meio de Inexigibiliadae de Licitação.</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE MATERIAIS DE LIMPEZA E HIGIENE PARA ATENDER A DEMANDA DO PRO SAUDE PARA OS PRÓXIMOS 12 (DOZE) MESES.</t>
   </si>
   <si>
     <t>26/02/2024</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE MATERIAIS DE LIMPEZA E HIGIENE PARA ATENDER A DEMANDA DO IPASC PARA OS PRÓXIMOS 12 (DOZE) MESES.</t>
-  </si>
-[...1 lines deleted...]
-    <t>001/2024 - SAE</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>Registro de Preços para FUTURA e EVENTUAL aquisição produtos químicos, visando atender às necessidades da Superintendência Municipal de Água e Esgoto – SAE, para o período de 12 (doze) meses, conforme condições, quantidades e exigências estabelecidas neste instrumento.</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>Contratação de seguro facultativo para os veículos que compõem a frota da Secretaria Municipal de Saúde de Catalão – Go, sendo a cobertura compreensiva (total), RCF-v (contra terceiros), incluindo a cobertura contra danos morais, APP (Acidentes pessoais de passageiros) e danos materiais e corporais para terceiros, além de serviços de assistência 24h, para 54 veículos, conforme especificações constantes no Anexo VI – Termo de Referência e de acordo com as exigências estabelecidas no Edital e seus anexos.</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>Contratação de serviços de pavimentação asfáltica em CBUQ (e=3,00 cm média - via não-abaulada), incluso terraplenagem, drenagem superficial e drenagem profunda na Rodovia Municipal Custódia, no município de Catalão, em atendimento às necessidades da Secretaria Municipal de Transportes.</t>
   </si>
   <si>
     <t>103/2023</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
@@ -6864,230 +7047,50 @@
     <t>formação de registro de preços para futura e eventual aquisição de medicamentos, insumos hospitalares, protetor solar, para o período de 12 (doze) meses, conforme condições, quantidades e exigências estabelecidas no edital e seus anexos.</t>
   </si>
   <si>
     <t>adesÃo a ata registro de preÇos nº 0012022, referente ao pregÃo presencial nº 0012022, processo administrativo nº 0182022, do municÍpio de anhanguerago, cujo objeto É o registro de preÇos para contrataÇÃo de serviÇos de publicaÇÃo de atos oficiais no diÁrio oficial do estado de goiÁs - doego, no diÁrio oficial da uniÃo - dou e em jornal de grande circulaÇÃo, visando atender Às necessidades da superintendÊncia municipal de Água e esgoto - sae.</t>
   </si>
   <si>
     <t>manutenção do trator john deere d170 ano 2012 (tr-19).</t>
   </si>
   <si>
     <t xml:space="preserve">manutenção e conservação de serviços. </t>
   </si>
   <si>
     <t>registro de preços para a contratação de serviços de publicação de atos oficiais no diário oficial da união – dou, diário oficial do estado de goiás – doe e diário de grande circulação no estado de goiás, conforme condições, quantidades e exigências estabelecidas neste edital e seus anexos.</t>
   </si>
   <si>
     <t>26/04/2022</t>
   </si>
   <si>
     <t>manutenção do trator john deere d170, ano 2012 (tr-19).</t>
   </si>
   <si>
     <t>contrataÇÃo do artista cantor daniel, para realizaÇÃo de show artÍstico musical.</t>
   </si>
   <si>
     <t xml:space="preserve">manutenção e conservação de veículos. </t>
-  </si>
-[...178 lines deleted...]
-    <t>registro de preços para futura e eventual aquisição de medidores de água (hidrômetros) e válvulas tipo borboleta, visando atender às necessidades da superintendência municipal de Água e esgoto – sae, para o período de 12 (doze) meses.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -7411,51 +7414,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G1001"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G1" sqref="G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="948.34" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -7469,23020 +7472,23020 @@
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" t="s">
         <v>15</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G4" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="F5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="F7" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
       <c r="E8" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="F8" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G8" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D9" t="s">
         <v>9</v>
       </c>
       <c r="E9" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G9" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D10" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="F10" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G10" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>9</v>
       </c>
       <c r="E11" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F11" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="G11" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
       <c r="E12" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="F12" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G12" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="F13" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="G13" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>9</v>
       </c>
       <c r="E14" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="F14" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="G14" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C15" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="D15" t="s">
         <v>9</v>
       </c>
       <c r="E15" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="F15" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="G15" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C16" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>9</v>
       </c>
       <c r="E16" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G16" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>7</v>
       </c>
       <c r="C17" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D17" t="s">
         <v>9</v>
       </c>
       <c r="E17" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F17" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="G17" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>7</v>
       </c>
       <c r="C18" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D18" t="s">
         <v>9</v>
       </c>
       <c r="E18" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="F18" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="G18" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C19" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="F19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G19" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="C20" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D20" t="s">
         <v>9</v>
       </c>
       <c r="E20" t="s">
         <v>67</v>
       </c>
       <c r="F20" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G20" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="C21" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="D21" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E21" t="s">
         <v>67</v>
       </c>
       <c r="F21" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="G21" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C22" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="D22" t="s">
         <v>9</v>
       </c>
       <c r="E22" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="F22" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="G22" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>7</v>
       </c>
       <c r="C23" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D23" t="s">
         <v>9</v>
       </c>
       <c r="E23" t="s">
-        <v>81</v>
+        <v>47</v>
       </c>
       <c r="F23" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="G23" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>7</v>
       </c>
       <c r="C24" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="D24" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E24" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="F24" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="G24" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>7</v>
       </c>
       <c r="C25" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="D25" t="s">
         <v>9</v>
       </c>
       <c r="E25" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="F25" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="G25" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C26" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="D26" t="s">
         <v>9</v>
       </c>
       <c r="E26" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="F26" t="s">
+        <v>86</v>
+      </c>
+      <c r="G26" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C27" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="D27" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E27" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="F27" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="G27" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>7</v>
       </c>
       <c r="C28" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="D28" t="s">
         <v>9</v>
       </c>
       <c r="E28" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="F28" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="G28" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C29" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="D29" t="s">
         <v>9</v>
       </c>
       <c r="E29" t="s">
-        <v>102</v>
+        <v>59</v>
       </c>
       <c r="F29" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="G29" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>7</v>
       </c>
       <c r="C30" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="D30" t="s">
-        <v>9</v>
+        <v>98</v>
       </c>
       <c r="E30" t="s">
+        <v>92</v>
+      </c>
+      <c r="F30" t="s">
         <v>99</v>
       </c>
-      <c r="F30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>7</v>
       </c>
       <c r="C31" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="D31" t="s">
         <v>9</v>
       </c>
       <c r="E31" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="F31" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="G31" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C32" t="s">
-        <v>41</v>
+        <v>104</v>
       </c>
       <c r="D32" t="s">
         <v>9</v>
       </c>
       <c r="E32" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="F32" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="G32" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C33" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="D33" t="s">
         <v>9</v>
       </c>
       <c r="E33" t="s">
-        <v>114</v>
+        <v>92</v>
       </c>
       <c r="F33" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="G33" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>7</v>
       </c>
       <c r="C34" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="D34" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E34" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="F34" t="s">
+        <v>106</v>
+      </c>
+      <c r="G34" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>22</v>
+        <v>112</v>
       </c>
       <c r="C35" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="D35" t="s">
         <v>9</v>
       </c>
       <c r="E35" t="s">
-        <v>120</v>
+        <v>47</v>
       </c>
       <c r="F35" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="G35" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C36" t="s">
-        <v>92</v>
+        <v>115</v>
       </c>
       <c r="D36" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E36" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F36" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="G36" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>7</v>
       </c>
       <c r="C37" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="D37" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E37" t="s">
-        <v>99</v>
+        <v>77</v>
       </c>
       <c r="F37" t="s">
-        <v>39</v>
+        <v>120</v>
       </c>
       <c r="G37" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C38" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D38" t="s">
         <v>9</v>
       </c>
       <c r="E38" t="s">
-        <v>103</v>
+        <v>123</v>
       </c>
       <c r="F38" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="G38" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C39" t="s">
-        <v>101</v>
+        <v>126</v>
       </c>
       <c r="D39" t="s">
         <v>9</v>
       </c>
       <c r="E39" t="s">
-        <v>129</v>
+        <v>89</v>
       </c>
       <c r="F39" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="G39" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C40" t="s">
+        <v>129</v>
+      </c>
+      <c r="D40" t="s">
+        <v>50</v>
+      </c>
+      <c r="E40" t="s">
+        <v>130</v>
+      </c>
+      <c r="F40" t="s">
+        <v>131</v>
+      </c>
+      <c r="G40" t="s">
         <v>132</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>7</v>
       </c>
       <c r="C41" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="D41" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="E41" t="s">
-        <v>133</v>
+        <v>106</v>
       </c>
       <c r="F41" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="G41" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C42" t="s">
-        <v>139</v>
+        <v>104</v>
       </c>
       <c r="D42" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E42" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="F42" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="G42" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="C43" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="D43" t="s">
-        <v>9</v>
+        <v>139</v>
       </c>
       <c r="E43" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="F43" t="s">
+        <v>134</v>
+      </c>
+      <c r="G43" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C44" t="s">
-        <v>144</v>
+        <v>66</v>
       </c>
       <c r="D44" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E44" t="s">
-        <v>111</v>
+        <v>141</v>
       </c>
       <c r="F44" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="G44" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C45" t="s">
+        <v>144</v>
+      </c>
+      <c r="D45" t="s">
+        <v>50</v>
+      </c>
+      <c r="E45" t="s">
+        <v>145</v>
+      </c>
+      <c r="F45" t="s">
         <v>146</v>
-      </c>
-[...7 lines deleted...]
-        <v>114</v>
       </c>
       <c r="G45" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C46" t="s">
         <v>148</v>
       </c>
       <c r="D46" t="s">
         <v>9</v>
       </c>
       <c r="E46" t="s">
+        <v>42</v>
+      </c>
+      <c r="F46" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="G46" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C47" t="s">
-        <v>14</v>
+        <v>151</v>
       </c>
       <c r="D47" t="s">
         <v>9</v>
       </c>
       <c r="E47" t="s">
-        <v>151</v>
+        <v>102</v>
       </c>
       <c r="F47" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G47" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C48" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D48" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E48" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F48" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G48" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C49" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D49" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E49" t="s">
-        <v>134</v>
+        <v>159</v>
       </c>
       <c r="F49" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="G49" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>7</v>
       </c>
       <c r="C50" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D50" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="E50" t="s">
-        <v>114</v>
+        <v>131</v>
       </c>
       <c r="F50" t="s">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="G50" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C51" t="s">
-        <v>139</v>
+        <v>164</v>
       </c>
       <c r="D51" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E51" t="s">
+        <v>120</v>
+      </c>
+      <c r="F51" t="s">
         <v>162</v>
       </c>
-      <c r="F51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G51" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>166</v>
       </c>
       <c r="D52" t="s">
         <v>9</v>
       </c>
       <c r="E52" t="s">
-        <v>15</v>
+        <v>142</v>
       </c>
       <c r="F52" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="G52" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="C53" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D53" t="s">
         <v>9</v>
       </c>
       <c r="E53" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="F53" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="G53" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>30</v>
+        <v>112</v>
       </c>
       <c r="C54" t="s">
-        <v>44</v>
+        <v>170</v>
       </c>
       <c r="D54" t="s">
         <v>9</v>
       </c>
       <c r="E54" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="F54" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="G54" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C55" t="s">
+        <v>154</v>
+      </c>
+      <c r="D55" t="s">
+        <v>50</v>
+      </c>
+      <c r="E55" t="s">
+        <v>141</v>
+      </c>
+      <c r="F55" t="s">
         <v>172</v>
       </c>
-      <c r="D55" t="s">
-[...5 lines deleted...]
-      <c r="F55" t="s">
+      <c r="G55" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C56" t="s">
+        <v>174</v>
+      </c>
+      <c r="D56" t="s">
+        <v>50</v>
+      </c>
+      <c r="E56" t="s">
         <v>175</v>
       </c>
-      <c r="D56" t="s">
-[...2 lines deleted...]
-      <c r="E56" t="s">
+      <c r="F56" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G56" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>7</v>
       </c>
       <c r="C57" t="s">
         <v>178</v>
       </c>
       <c r="D57" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E57" t="s">
-        <v>158</v>
+        <v>179</v>
       </c>
       <c r="F57" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G57" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>7</v>
       </c>
       <c r="C58" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D58" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E58" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F58" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G58" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C59" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D59" t="s">
         <v>9</v>
       </c>
       <c r="E59" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="F59" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="G59" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C60" t="s">
         <v>187</v>
       </c>
       <c r="D60" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E60" t="s">
-        <v>168</v>
+        <v>188</v>
       </c>
       <c r="F60" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G60" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C61" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D61" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E61" t="s">
-        <v>129</v>
+        <v>192</v>
       </c>
       <c r="F61" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="G61" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>22</v>
       </c>
       <c r="C62" t="s">
-        <v>94</v>
+        <v>194</v>
       </c>
       <c r="D62" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E62" t="s">
-        <v>164</v>
+        <v>195</v>
       </c>
       <c r="F62" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="G62" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C63" t="s">
-        <v>74</v>
+        <v>198</v>
       </c>
       <c r="D63" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E63" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F63" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="G63" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C64" t="s">
-        <v>119</v>
+        <v>200</v>
       </c>
       <c r="D64" t="s">
         <v>9</v>
       </c>
       <c r="E64" t="s">
-        <v>193</v>
+        <v>159</v>
       </c>
       <c r="F64" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="G64" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C65" t="s">
-        <v>101</v>
+        <v>138</v>
       </c>
       <c r="D65" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E65" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="F65" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="G65" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C66" t="s">
-        <v>201</v>
+        <v>18</v>
       </c>
       <c r="D66" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E66" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F66" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="G66" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>7</v>
       </c>
       <c r="C67" t="s">
+        <v>208</v>
+      </c>
+      <c r="D67" t="s">
+        <v>50</v>
+      </c>
+      <c r="E67" t="s">
+        <v>209</v>
+      </c>
+      <c r="F67" t="s">
         <v>204</v>
       </c>
-      <c r="D67" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G67" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C68" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="D68" t="s">
         <v>9</v>
       </c>
       <c r="E68" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="F68" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="G68" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C69" t="s">
-        <v>210</v>
+        <v>185</v>
       </c>
       <c r="D69" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E69" t="s">
-        <v>179</v>
+        <v>213</v>
       </c>
       <c r="F69" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="G69" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>7</v>
       </c>
       <c r="C70" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D70" t="s">
-        <v>9</v>
+        <v>217</v>
       </c>
       <c r="E70" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="F70" t="s">
-        <v>211</v>
+        <v>136</v>
       </c>
       <c r="G70" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C71" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="D71" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E71" t="s">
-        <v>216</v>
+        <v>196</v>
       </c>
       <c r="F71" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="G71" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C72" t="s">
-        <v>76</v>
+        <v>194</v>
       </c>
       <c r="D72" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E72" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="F72" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="G72" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C73" t="s">
-        <v>94</v>
+        <v>225</v>
       </c>
       <c r="D73" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E73" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="F73" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="G73" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>7</v>
       </c>
       <c r="C74" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="D74" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E74" t="s">
-        <v>193</v>
+        <v>226</v>
       </c>
       <c r="F74" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="G74" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C75" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="D75" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E75" t="s">
-        <v>193</v>
+        <v>226</v>
       </c>
       <c r="F75" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="G75" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C76" t="s">
-        <v>229</v>
+        <v>122</v>
       </c>
       <c r="D76" t="s">
-        <v>230</v>
+        <v>50</v>
       </c>
       <c r="E76" t="s">
-        <v>134</v>
+        <v>203</v>
       </c>
       <c r="F76" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="G76" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>7</v>
       </c>
       <c r="C77" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="D77" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E77" t="s">
-        <v>158</v>
+        <v>204</v>
       </c>
       <c r="F77" t="s">
-        <v>170</v>
+        <v>206</v>
       </c>
       <c r="G77" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>7</v>
       </c>
       <c r="C78" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="D78" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E78" t="s">
-        <v>236</v>
+        <v>204</v>
       </c>
       <c r="F78" t="s">
-        <v>237</v>
+        <v>206</v>
       </c>
       <c r="G78" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C79" t="s">
-        <v>239</v>
+        <v>23</v>
       </c>
       <c r="D79" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E79" t="s">
-        <v>111</v>
+        <v>240</v>
       </c>
       <c r="F79" t="s">
-        <v>237</v>
+        <v>206</v>
       </c>
       <c r="G79" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="C80" t="s">
-        <v>241</v>
+        <v>115</v>
       </c>
       <c r="D80" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E80" t="s">
         <v>242</v>
       </c>
       <c r="F80" t="s">
+        <v>242</v>
+      </c>
+      <c r="G80" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C81" t="s">
-        <v>94</v>
+        <v>244</v>
       </c>
       <c r="D81" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E81" t="s">
-        <v>129</v>
+        <v>245</v>
       </c>
       <c r="F81" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G81" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>7</v>
       </c>
       <c r="C82" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D82" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E82" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="F82" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="G82" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C83" t="s">
-        <v>76</v>
+        <v>251</v>
       </c>
       <c r="D83" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E83" t="s">
-        <v>231</v>
+        <v>206</v>
       </c>
       <c r="F83" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="G83" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C84" t="s">
-        <v>252</v>
+        <v>232</v>
       </c>
       <c r="D84" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E84" t="s">
         <v>253</v>
       </c>
       <c r="F84" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="G84" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C85" t="s">
+        <v>104</v>
+      </c>
+      <c r="D85" t="s">
+        <v>50</v>
+      </c>
+      <c r="E85" t="s">
+        <v>116</v>
+      </c>
+      <c r="F85" t="s">
         <v>255</v>
-      </c>
-[...7 lines deleted...]
-        <v>250</v>
       </c>
       <c r="G85" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>7</v>
       </c>
       <c r="C86" t="s">
         <v>257</v>
       </c>
       <c r="D86" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E86" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="F86" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="G86" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C87" t="s">
-        <v>260</v>
+        <v>66</v>
       </c>
       <c r="D87" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E87" t="s">
-        <v>237</v>
+        <v>261</v>
       </c>
       <c r="F87" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="G87" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C88" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="D88" t="s">
-        <v>262</v>
+        <v>50</v>
       </c>
       <c r="E88" t="s">
-        <v>185</v>
+        <v>136</v>
       </c>
       <c r="F88" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="G88" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C89" t="s">
-        <v>74</v>
+        <v>266</v>
       </c>
       <c r="D89" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E89" t="s">
-        <v>185</v>
+        <v>267</v>
       </c>
       <c r="F89" t="s">
-        <v>263</v>
+        <v>116</v>
       </c>
       <c r="G89" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>7</v>
       </c>
       <c r="C90" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D90" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E90" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F90" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="G90" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>7</v>
       </c>
       <c r="C91" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D91" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E91" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="F91" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="G91" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="C92" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="D92" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E92" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="F92" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="G92" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>7</v>
       </c>
       <c r="C93" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="D93" t="s">
-        <v>275</v>
+        <v>50</v>
       </c>
       <c r="E93" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="F93" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="G93" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C94" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="D94" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E94" t="s">
-        <v>278</v>
+        <v>222</v>
       </c>
       <c r="F94" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="G94" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C95" t="s">
-        <v>281</v>
+        <v>187</v>
       </c>
       <c r="D95" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E95" t="s">
-        <v>282</v>
+        <v>255</v>
       </c>
       <c r="F95" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="G95" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C96" t="s">
+        <v>168</v>
+      </c>
+      <c r="D96" t="s">
+        <v>50</v>
+      </c>
+      <c r="E96" t="s">
+        <v>286</v>
+      </c>
+      <c r="F96" t="s">
         <v>284</v>
-      </c>
-[...7 lines deleted...]
-        <v>286</v>
       </c>
       <c r="G96" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C97" t="s">
+        <v>211</v>
+      </c>
+      <c r="D97" t="s">
+        <v>50</v>
+      </c>
+      <c r="E97" t="s">
+        <v>284</v>
+      </c>
+      <c r="F97" t="s">
+        <v>284</v>
+      </c>
+      <c r="G97" t="s">
         <v>288</v>
-      </c>
-[...10 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C98" t="s">
+        <v>194</v>
+      </c>
+      <c r="D98" t="s">
+        <v>50</v>
+      </c>
+      <c r="E98" t="s">
+        <v>289</v>
+      </c>
+      <c r="F98" t="s">
+        <v>290</v>
+      </c>
+      <c r="G98" t="s">
         <v>291</v>
-      </c>
-[...10 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>7</v>
       </c>
       <c r="C99" t="s">
+        <v>292</v>
+      </c>
+      <c r="D99" t="s">
+        <v>50</v>
+      </c>
+      <c r="E99" t="s">
+        <v>116</v>
+      </c>
+      <c r="F99" t="s">
+        <v>293</v>
+      </c>
+      <c r="G99" t="s">
         <v>294</v>
-      </c>
-[...10 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>7</v>
       </c>
       <c r="C100" t="s">
+        <v>295</v>
+      </c>
+      <c r="D100" t="s">
+        <v>50</v>
+      </c>
+      <c r="E100" t="s">
+        <v>264</v>
+      </c>
+      <c r="F100" t="s">
         <v>296</v>
       </c>
-      <c r="D100" t="s">
-[...2 lines deleted...]
-      <c r="E100" t="s">
+      <c r="G100" t="s">
         <v>297</v>
-      </c>
-[...4 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C101" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D101" t="s">
         <v>9</v>
       </c>
       <c r="E101" t="s">
+        <v>299</v>
+      </c>
+      <c r="F101" t="s">
+        <v>296</v>
+      </c>
+      <c r="G101" t="s">
         <v>300</v>
-      </c>
-[...4 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>7</v>
       </c>
       <c r="C102" t="s">
+        <v>301</v>
+      </c>
+      <c r="D102" t="s">
+        <v>50</v>
+      </c>
+      <c r="E102" t="s">
+        <v>270</v>
+      </c>
+      <c r="F102" t="s">
+        <v>302</v>
+      </c>
+      <c r="G102" t="s">
         <v>303</v>
-      </c>
-[...10 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>7</v>
       </c>
       <c r="C103" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="D103" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E103" t="s">
-        <v>308</v>
+        <v>270</v>
       </c>
       <c r="F103" t="s">
+        <v>302</v>
+      </c>
+      <c r="G103" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C104" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="D104" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E104" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="F104" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="G104" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C105" t="s">
-        <v>314</v>
+        <v>170</v>
       </c>
       <c r="D105" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E105" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F105" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="G105" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="C106" t="s">
-        <v>318</v>
+        <v>187</v>
       </c>
       <c r="D106" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E106" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F106" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="G106" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C107" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="D107" t="s">
         <v>9</v>
       </c>
       <c r="E107" t="s">
-        <v>322</v>
+        <v>284</v>
       </c>
       <c r="F107" t="s">
         <v>316</v>
       </c>
       <c r="G107" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C108" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="D108" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E108" t="s">
-        <v>322</v>
+        <v>284</v>
       </c>
       <c r="F108" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="G108" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C109" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="D109" t="s">
-        <v>9</v>
+        <v>321</v>
       </c>
       <c r="E109" t="s">
-        <v>327</v>
+        <v>227</v>
       </c>
       <c r="F109" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="G109" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>7</v>
       </c>
       <c r="C110" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="D110" t="s">
         <v>9</v>
       </c>
       <c r="E110" t="s">
-        <v>330</v>
+        <v>249</v>
       </c>
       <c r="F110" t="s">
-        <v>331</v>
+        <v>261</v>
       </c>
       <c r="G110" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C111" t="s">
-        <v>333</v>
+        <v>326</v>
       </c>
       <c r="D111" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E111" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="F111" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="G111" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C112" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="D112" t="s">
         <v>9</v>
       </c>
       <c r="E112" t="s">
-        <v>338</v>
+        <v>204</v>
       </c>
       <c r="F112" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="G112" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C113" t="s">
-        <v>341</v>
+        <v>113</v>
       </c>
       <c r="D113" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E113" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
       <c r="F113" t="s">
-        <v>49</v>
+        <v>333</v>
       </c>
       <c r="G113" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C114" t="s">
-        <v>344</v>
+        <v>187</v>
       </c>
       <c r="D114" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E114" t="s">
-        <v>331</v>
+        <v>222</v>
       </c>
       <c r="F114" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="G114" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C115" t="s">
-        <v>347</v>
+        <v>337</v>
       </c>
       <c r="D115" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E115" t="s">
-        <v>345</v>
+        <v>313</v>
       </c>
       <c r="F115" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="G115" t="s">
-        <v>348</v>
+        <v>339</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C116" t="s">
-        <v>349</v>
+        <v>170</v>
       </c>
       <c r="D116" t="s">
-        <v>9</v>
+        <v>98</v>
       </c>
       <c r="E116" t="s">
-        <v>350</v>
+        <v>322</v>
       </c>
       <c r="F116" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="G116" t="s">
-        <v>351</v>
+        <v>341</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>7</v>
       </c>
       <c r="C117" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
       <c r="D117" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E117" t="s">
-        <v>353</v>
+        <v>343</v>
       </c>
       <c r="F117" t="s">
-        <v>354</v>
+        <v>340</v>
       </c>
       <c r="G117" t="s">
-        <v>355</v>
+        <v>344</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>7</v>
       </c>
       <c r="C118" t="s">
-        <v>356</v>
+        <v>345</v>
       </c>
       <c r="D118" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E118" t="s">
-        <v>357</v>
+        <v>316</v>
       </c>
       <c r="F118" t="s">
-        <v>358</v>
+        <v>340</v>
       </c>
       <c r="G118" t="s">
-        <v>359</v>
+        <v>346</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>7</v>
       </c>
       <c r="C119" t="s">
-        <v>360</v>
+        <v>347</v>
       </c>
       <c r="D119" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E119" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F119" t="s">
-        <v>278</v>
+        <v>348</v>
       </c>
       <c r="G119" t="s">
-        <v>361</v>
+        <v>349</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C120" t="s">
-        <v>362</v>
+        <v>350</v>
       </c>
       <c r="D120" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E120" t="s">
-        <v>353</v>
+        <v>328</v>
       </c>
       <c r="F120" t="s">
-        <v>278</v>
+        <v>348</v>
       </c>
       <c r="G120" t="s">
-        <v>363</v>
+        <v>351</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C121" t="s">
-        <v>364</v>
+        <v>113</v>
       </c>
       <c r="D121" t="s">
-        <v>9</v>
+        <v>217</v>
       </c>
       <c r="E121" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="F121" t="s">
-        <v>365</v>
+        <v>352</v>
       </c>
       <c r="G121" t="s">
-        <v>366</v>
+        <v>353</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C122" t="s">
-        <v>367</v>
+        <v>168</v>
       </c>
       <c r="D122" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E122" t="s">
-        <v>365</v>
+        <v>276</v>
       </c>
       <c r="F122" t="s">
-        <v>365</v>
+        <v>352</v>
       </c>
       <c r="G122" t="s">
-        <v>368</v>
+        <v>354</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
         <v>7</v>
       </c>
       <c r="C123" t="s">
-        <v>369</v>
+        <v>355</v>
       </c>
       <c r="D123" t="s">
         <v>9</v>
       </c>
       <c r="E123" t="s">
-        <v>370</v>
+        <v>340</v>
       </c>
       <c r="F123" t="s">
-        <v>365</v>
+        <v>352</v>
       </c>
       <c r="G123" t="s">
-        <v>371</v>
+        <v>356</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
         <v>7</v>
       </c>
       <c r="C124" t="s">
-        <v>372</v>
+        <v>357</v>
       </c>
       <c r="D124" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E124" t="s">
-        <v>216</v>
+        <v>335</v>
       </c>
       <c r="F124" t="s">
-        <v>373</v>
+        <v>358</v>
       </c>
       <c r="G124" t="s">
-        <v>374</v>
+        <v>359</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="C125" t="s">
-        <v>375</v>
+        <v>360</v>
       </c>
       <c r="D125" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E125" t="s">
-        <v>216</v>
+        <v>361</v>
       </c>
       <c r="F125" t="s">
-        <v>376</v>
+        <v>358</v>
       </c>
       <c r="G125" t="s">
-        <v>377</v>
+        <v>362</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>7</v>
       </c>
       <c r="C126" t="s">
-        <v>378</v>
+        <v>363</v>
       </c>
       <c r="D126" t="s">
-        <v>9</v>
+        <v>364</v>
       </c>
       <c r="E126" t="s">
-        <v>216</v>
+        <v>335</v>
       </c>
       <c r="F126" t="s">
-        <v>376</v>
+        <v>358</v>
       </c>
       <c r="G126" t="s">
-        <v>379</v>
+        <v>365</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>380</v>
+        <v>17</v>
       </c>
       <c r="C127" t="s">
-        <v>381</v>
+        <v>366</v>
       </c>
       <c r="D127" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E127" t="s">
-        <v>382</v>
+        <v>367</v>
       </c>
       <c r="F127" t="s">
-        <v>382</v>
+        <v>368</v>
       </c>
       <c r="G127" t="s">
-        <v>383</v>
+        <v>369</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C128" t="s">
-        <v>384</v>
+        <v>370</v>
       </c>
       <c r="D128" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E128" t="s">
-        <v>354</v>
+        <v>371</v>
       </c>
       <c r="F128" t="s">
-        <v>385</v>
+        <v>368</v>
       </c>
       <c r="G128" t="s">
-        <v>386</v>
+        <v>372</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C129" t="s">
-        <v>387</v>
+        <v>373</v>
       </c>
       <c r="D129" t="s">
         <v>9</v>
       </c>
       <c r="E129" t="s">
-        <v>388</v>
+        <v>374</v>
       </c>
       <c r="F129" t="s">
-        <v>385</v>
+        <v>375</v>
       </c>
       <c r="G129" t="s">
-        <v>389</v>
+        <v>376</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C130" t="s">
-        <v>390</v>
+        <v>377</v>
       </c>
       <c r="D130" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E130" t="s">
-        <v>391</v>
+        <v>378</v>
       </c>
       <c r="F130" t="s">
-        <v>392</v>
+        <v>375</v>
       </c>
       <c r="G130" t="s">
-        <v>393</v>
+        <v>379</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>7</v>
       </c>
       <c r="C131" t="s">
-        <v>394</v>
+        <v>380</v>
       </c>
       <c r="D131" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E131" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="F131" t="s">
-        <v>395</v>
+        <v>381</v>
       </c>
       <c r="G131" t="s">
-        <v>396</v>
+        <v>382</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
         <v>7</v>
       </c>
       <c r="C132" t="s">
-        <v>397</v>
+        <v>383</v>
       </c>
       <c r="D132" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E132" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F132" t="s">
-        <v>398</v>
+        <v>381</v>
       </c>
       <c r="G132" t="s">
-        <v>399</v>
+        <v>384</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
         <v>7</v>
       </c>
       <c r="C133" t="s">
-        <v>400</v>
+        <v>385</v>
       </c>
       <c r="D133" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E133" t="s">
-        <v>297</v>
+        <v>386</v>
       </c>
       <c r="F133" t="s">
-        <v>398</v>
+        <v>381</v>
       </c>
       <c r="G133" t="s">
-        <v>401</v>
+        <v>387</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
         <v>7</v>
       </c>
       <c r="C134" t="s">
-        <v>402</v>
+        <v>388</v>
       </c>
       <c r="D134" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E134" t="s">
-        <v>334</v>
+        <v>389</v>
       </c>
       <c r="F134" t="s">
-        <v>403</v>
+        <v>390</v>
       </c>
       <c r="G134" t="s">
-        <v>404</v>
+        <v>391</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
         <v>7</v>
       </c>
       <c r="C135" t="s">
-        <v>405</v>
+        <v>392</v>
       </c>
       <c r="D135" t="s">
-        <v>262</v>
+        <v>9</v>
       </c>
       <c r="E135" t="s">
-        <v>406</v>
+        <v>393</v>
       </c>
       <c r="F135" t="s">
-        <v>407</v>
+        <v>394</v>
       </c>
       <c r="G135" t="s">
-        <v>408</v>
+        <v>395</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C136" t="s">
-        <v>409</v>
+        <v>396</v>
       </c>
       <c r="D136" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E136" t="s">
-        <v>410</v>
+        <v>397</v>
       </c>
       <c r="F136" t="s">
-        <v>407</v>
+        <v>394</v>
       </c>
       <c r="G136" t="s">
-        <v>411</v>
+        <v>398</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C137" t="s">
-        <v>412</v>
+        <v>399</v>
       </c>
       <c r="D137" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E137" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="F137" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="G137" t="s">
-        <v>413</v>
+        <v>402</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C138" t="s">
-        <v>414</v>
+        <v>403</v>
       </c>
       <c r="D138" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E138" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="F138" t="s">
-        <v>218</v>
+        <v>405</v>
       </c>
       <c r="G138" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C139" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="D139" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E139" t="s">
-        <v>395</v>
+        <v>408</v>
       </c>
       <c r="F139" t="s">
-        <v>417</v>
+        <v>405</v>
       </c>
       <c r="G139" t="s">
-        <v>418</v>
+        <v>409</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C140" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="D140" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E140" t="s">
-        <v>398</v>
+        <v>411</v>
       </c>
       <c r="F140" t="s">
-        <v>420</v>
+        <v>405</v>
       </c>
       <c r="G140" t="s">
-        <v>421</v>
+        <v>406</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C141" t="s">
-        <v>422</v>
+        <v>412</v>
       </c>
       <c r="D141" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E141" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="F141" t="s">
-        <v>327</v>
+        <v>413</v>
       </c>
       <c r="G141" t="s">
-        <v>423</v>
+        <v>414</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C142" t="s">
-        <v>424</v>
+        <v>415</v>
       </c>
       <c r="D142" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E142" t="s">
-        <v>425</v>
+        <v>416</v>
       </c>
       <c r="F142" t="s">
-        <v>327</v>
+        <v>413</v>
       </c>
       <c r="G142" t="s">
-        <v>426</v>
+        <v>417</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>7</v>
       </c>
       <c r="C143" t="s">
-        <v>427</v>
+        <v>418</v>
       </c>
       <c r="D143" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E143" t="s">
-        <v>218</v>
+        <v>419</v>
       </c>
       <c r="F143" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="G143" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C144" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="D144" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E144" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="F144" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="G144" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C145" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
       <c r="D145" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E145" t="s">
-        <v>327</v>
+        <v>427</v>
       </c>
       <c r="F145" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="G145" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
         <v>7</v>
       </c>
       <c r="C146" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="D146" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E146" t="s">
-        <v>327</v>
+        <v>431</v>
       </c>
       <c r="F146" t="s">
-        <v>437</v>
+        <v>145</v>
       </c>
       <c r="G146" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C147" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="D147" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E147" t="s">
-        <v>327</v>
+        <v>420</v>
       </c>
       <c r="F147" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="G147" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>73</v>
+        <v>17</v>
       </c>
       <c r="C148" t="s">
-        <v>424</v>
+        <v>436</v>
       </c>
       <c r="D148" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E148" t="s">
-        <v>442</v>
+        <v>434</v>
       </c>
       <c r="F148" t="s">
-        <v>443</v>
+        <v>434</v>
       </c>
       <c r="G148" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C149" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="D149" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E149" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="F149" t="s">
-        <v>447</v>
+        <v>434</v>
       </c>
       <c r="G149" t="s">
-        <v>448</v>
+        <v>440</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>7</v>
       </c>
       <c r="C150" t="s">
-        <v>449</v>
+        <v>441</v>
       </c>
       <c r="D150" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E150" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F150" t="s">
-        <v>450</v>
+        <v>443</v>
       </c>
       <c r="G150" t="s">
-        <v>451</v>
+        <v>444</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>7</v>
       </c>
       <c r="C151" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="D151" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E151" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="F151" t="s">
-        <v>425</v>
+        <v>447</v>
       </c>
       <c r="G151" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C152" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="D152" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E152" t="s">
-        <v>455</v>
+        <v>424</v>
       </c>
       <c r="F152" t="s">
-        <v>455</v>
+        <v>367</v>
       </c>
       <c r="G152" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C153" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="D153" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E153" t="s">
-        <v>458</v>
+        <v>442</v>
       </c>
       <c r="F153" t="s">
-        <v>459</v>
+        <v>367</v>
       </c>
       <c r="G153" t="s">
-        <v>460</v>
+        <v>452</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>7</v>
       </c>
       <c r="C154" t="s">
-        <v>461</v>
+        <v>453</v>
       </c>
       <c r="D154" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E154" t="s">
-        <v>462</v>
+        <v>367</v>
       </c>
       <c r="F154" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="G154" t="s">
-        <v>463</v>
+        <v>455</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C155" t="s">
-        <v>464</v>
+        <v>456</v>
       </c>
       <c r="D155" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E155" t="s">
-        <v>462</v>
+        <v>454</v>
       </c>
       <c r="F155" t="s">
-        <v>465</v>
+        <v>454</v>
       </c>
       <c r="G155" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>7</v>
       </c>
       <c r="C156" t="s">
-        <v>467</v>
+        <v>458</v>
       </c>
       <c r="D156" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E156" t="s">
-        <v>468</v>
+        <v>459</v>
       </c>
       <c r="F156" t="s">
-        <v>469</v>
+        <v>454</v>
       </c>
       <c r="G156" t="s">
-        <v>470</v>
+        <v>460</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>7</v>
       </c>
       <c r="C157" t="s">
-        <v>471</v>
+        <v>461</v>
       </c>
       <c r="D157" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E157" t="s">
-        <v>472</v>
+        <v>307</v>
       </c>
       <c r="F157" t="s">
-        <v>473</v>
+        <v>462</v>
       </c>
       <c r="G157" t="s">
-        <v>474</v>
+        <v>463</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
         <v>7</v>
       </c>
       <c r="C158" t="s">
-        <v>475</v>
+        <v>464</v>
       </c>
       <c r="D158" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E158" t="s">
-        <v>472</v>
+        <v>307</v>
       </c>
       <c r="F158" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
       <c r="G158" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C159" t="s">
-        <v>477</v>
+        <v>467</v>
       </c>
       <c r="D159" t="s">
         <v>9</v>
       </c>
       <c r="E159" t="s">
-        <v>478</v>
+        <v>307</v>
       </c>
       <c r="F159" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
       <c r="G159" t="s">
-        <v>479</v>
+        <v>468</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>7</v>
+        <v>469</v>
       </c>
       <c r="C160" t="s">
-        <v>480</v>
+        <v>470</v>
       </c>
       <c r="D160" t="s">
         <v>9</v>
       </c>
       <c r="E160" t="s">
-        <v>450</v>
+        <v>471</v>
       </c>
       <c r="F160" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="G160" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
         <v>7</v>
       </c>
       <c r="C161" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
       <c r="D161" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E161" t="s">
-        <v>484</v>
+        <v>443</v>
       </c>
       <c r="F161" t="s">
-        <v>485</v>
+        <v>474</v>
       </c>
       <c r="G161" t="s">
-        <v>486</v>
+        <v>475</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C162" t="s">
-        <v>487</v>
+        <v>476</v>
       </c>
       <c r="D162" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E162" t="s">
-        <v>425</v>
+        <v>477</v>
       </c>
       <c r="F162" t="s">
-        <v>485</v>
+        <v>474</v>
       </c>
       <c r="G162" t="s">
-        <v>488</v>
+        <v>478</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>489</v>
+        <v>7</v>
       </c>
       <c r="C163" t="s">
-        <v>490</v>
+        <v>479</v>
       </c>
       <c r="D163" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E163" t="s">
-        <v>459</v>
+        <v>480</v>
       </c>
       <c r="F163" t="s">
-        <v>491</v>
+        <v>481</v>
       </c>
       <c r="G163" t="s">
-        <v>492</v>
+        <v>482</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
         <v>7</v>
       </c>
       <c r="C164" t="s">
-        <v>493</v>
+        <v>483</v>
       </c>
       <c r="D164" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E164" t="s">
-        <v>469</v>
+        <v>367</v>
       </c>
       <c r="F164" t="s">
-        <v>494</v>
+        <v>484</v>
       </c>
       <c r="G164" t="s">
-        <v>495</v>
+        <v>485</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
         <v>7</v>
       </c>
       <c r="C165" t="s">
-        <v>496</v>
+        <v>486</v>
       </c>
       <c r="D165" t="s">
-        <v>262</v>
+        <v>364</v>
       </c>
       <c r="E165" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="F165" t="s">
-        <v>497</v>
+        <v>487</v>
       </c>
       <c r="G165" t="s">
-        <v>498</v>
+        <v>488</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
         <v>7</v>
       </c>
       <c r="C166" t="s">
-        <v>499</v>
+        <v>489</v>
       </c>
       <c r="D166" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E166" t="s">
-        <v>462</v>
+        <v>386</v>
       </c>
       <c r="F166" t="s">
-        <v>500</v>
+        <v>487</v>
       </c>
       <c r="G166" t="s">
-        <v>501</v>
+        <v>490</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
         <v>7</v>
       </c>
       <c r="C167" t="s">
-        <v>502</v>
+        <v>491</v>
       </c>
       <c r="D167" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E167" t="s">
-        <v>129</v>
+        <v>423</v>
       </c>
       <c r="F167" t="s">
-        <v>503</v>
+        <v>492</v>
       </c>
       <c r="G167" t="s">
-        <v>504</v>
+        <v>493</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
         <v>7</v>
       </c>
       <c r="C168" t="s">
-        <v>505</v>
+        <v>494</v>
       </c>
       <c r="D168" t="s">
-        <v>9</v>
+        <v>217</v>
       </c>
       <c r="E168" t="s">
-        <v>506</v>
+        <v>495</v>
       </c>
       <c r="F168" t="s">
-        <v>503</v>
+        <v>496</v>
       </c>
       <c r="G168" t="s">
-        <v>507</v>
+        <v>497</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C169" t="s">
-        <v>508</v>
+        <v>498</v>
       </c>
       <c r="D169" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E169" t="s">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="F169" t="s">
-        <v>509</v>
+        <v>496</v>
       </c>
       <c r="G169" t="s">
-        <v>510</v>
+        <v>500</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
         <v>7</v>
       </c>
       <c r="C170" t="s">
-        <v>511</v>
+        <v>501</v>
       </c>
       <c r="D170" t="s">
-        <v>262</v>
+        <v>50</v>
       </c>
       <c r="E170" t="s">
-        <v>506</v>
+        <v>495</v>
       </c>
       <c r="F170" t="s">
-        <v>512</v>
+        <v>496</v>
       </c>
       <c r="G170" t="s">
-        <v>513</v>
+        <v>502</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C171" t="s">
-        <v>514</v>
+        <v>503</v>
       </c>
       <c r="D171" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E171" t="s">
-        <v>515</v>
+        <v>474</v>
       </c>
       <c r="F171" t="s">
-        <v>516</v>
+        <v>309</v>
       </c>
       <c r="G171" t="s">
-        <v>517</v>
+        <v>504</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C172" t="s">
-        <v>207</v>
+        <v>505</v>
       </c>
       <c r="D172" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E172" t="s">
-        <v>518</v>
+        <v>484</v>
       </c>
       <c r="F172" t="s">
-        <v>519</v>
+        <v>506</v>
       </c>
       <c r="G172" t="s">
-        <v>520</v>
+        <v>507</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
         <v>7</v>
       </c>
       <c r="C173" t="s">
-        <v>521</v>
+        <v>508</v>
       </c>
       <c r="D173" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E173" t="s">
-        <v>512</v>
+        <v>487</v>
       </c>
       <c r="F173" t="s">
-        <v>522</v>
+        <v>509</v>
       </c>
       <c r="G173" t="s">
-        <v>523</v>
+        <v>510</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
         <v>7</v>
       </c>
       <c r="C174" t="s">
-        <v>524</v>
+        <v>511</v>
       </c>
       <c r="D174" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="E174" t="s">
-        <v>525</v>
+        <v>492</v>
       </c>
       <c r="F174" t="s">
-        <v>526</v>
+        <v>416</v>
       </c>
       <c r="G174" t="s">
-        <v>527</v>
+        <v>512</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C175" t="s">
-        <v>528</v>
+        <v>513</v>
       </c>
       <c r="D175" t="s">
         <v>9</v>
       </c>
       <c r="E175" t="s">
-        <v>503</v>
+        <v>514</v>
       </c>
       <c r="F175" t="s">
-        <v>529</v>
+        <v>416</v>
       </c>
       <c r="G175" t="s">
-        <v>530</v>
+        <v>515</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
         <v>7</v>
       </c>
       <c r="C176" t="s">
-        <v>531</v>
+        <v>516</v>
       </c>
       <c r="D176" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E176" t="s">
-        <v>532</v>
+        <v>309</v>
       </c>
       <c r="F176" t="s">
-        <v>533</v>
+        <v>517</v>
       </c>
       <c r="G176" t="s">
-        <v>534</v>
+        <v>518</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
         <v>7</v>
       </c>
       <c r="C177" t="s">
-        <v>535</v>
+        <v>519</v>
       </c>
       <c r="D177" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E177" t="s">
-        <v>509</v>
+        <v>520</v>
       </c>
       <c r="F177" t="s">
-        <v>536</v>
+        <v>521</v>
       </c>
       <c r="G177" t="s">
-        <v>537</v>
+        <v>522</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="C178" t="s">
-        <v>424</v>
+        <v>523</v>
       </c>
       <c r="D178" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E178" t="s">
-        <v>442</v>
+        <v>416</v>
       </c>
       <c r="F178" t="s">
-        <v>538</v>
+        <v>521</v>
       </c>
       <c r="G178" t="s">
-        <v>539</v>
+        <v>524</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
         <v>7</v>
       </c>
       <c r="C179" t="s">
-        <v>540</v>
+        <v>525</v>
       </c>
       <c r="D179" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E179" t="s">
-        <v>512</v>
+        <v>416</v>
       </c>
       <c r="F179" t="s">
-        <v>541</v>
+        <v>526</v>
       </c>
       <c r="G179" t="s">
-        <v>542</v>
+        <v>527</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C180" t="s">
-        <v>543</v>
+        <v>528</v>
       </c>
       <c r="D180" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E180" t="s">
-        <v>544</v>
+        <v>416</v>
       </c>
       <c r="F180" t="s">
-        <v>162</v>
+        <v>529</v>
       </c>
       <c r="G180" t="s">
-        <v>545</v>
+        <v>530</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>73</v>
+        <v>112</v>
       </c>
       <c r="C181" t="s">
-        <v>546</v>
+        <v>513</v>
       </c>
       <c r="D181" t="s">
         <v>9</v>
       </c>
       <c r="E181" t="s">
-        <v>547</v>
+        <v>531</v>
       </c>
       <c r="F181" t="s">
-        <v>548</v>
+        <v>532</v>
       </c>
       <c r="G181" t="s">
-        <v>549</v>
+        <v>533</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C182" t="s">
-        <v>543</v>
+        <v>534</v>
       </c>
       <c r="D182" t="s">
         <v>9</v>
       </c>
       <c r="E182" t="s">
-        <v>550</v>
+        <v>535</v>
       </c>
       <c r="F182" t="s">
-        <v>551</v>
+        <v>536</v>
       </c>
       <c r="G182" t="s">
-        <v>552</v>
+        <v>537</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C183" t="s">
-        <v>553</v>
+        <v>538</v>
       </c>
       <c r="D183" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E183" t="s">
-        <v>500</v>
+        <v>529</v>
       </c>
       <c r="F183" t="s">
-        <v>554</v>
+        <v>539</v>
       </c>
       <c r="G183" t="s">
-        <v>555</v>
+        <v>540</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>556</v>
+        <v>7</v>
       </c>
       <c r="C184" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="D184" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E184" t="s">
-        <v>541</v>
+        <v>529</v>
       </c>
       <c r="F184" t="s">
-        <v>208</v>
+        <v>514</v>
       </c>
       <c r="G184" t="s">
-        <v>558</v>
+        <v>542</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C185" t="s">
-        <v>559</v>
+        <v>543</v>
       </c>
       <c r="D185" t="s">
         <v>9</v>
       </c>
       <c r="E185" t="s">
-        <v>560</v>
+        <v>544</v>
       </c>
       <c r="F185" t="s">
-        <v>561</v>
+        <v>544</v>
       </c>
       <c r="G185" t="s">
-        <v>562</v>
+        <v>545</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
         <v>7</v>
       </c>
       <c r="C186" t="s">
-        <v>563</v>
+        <v>546</v>
       </c>
       <c r="D186" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E186" t="s">
-        <v>564</v>
+        <v>547</v>
       </c>
       <c r="F186" t="s">
-        <v>561</v>
+        <v>548</v>
       </c>
       <c r="G186" t="s">
-        <v>565</v>
+        <v>549</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>7</v>
       </c>
       <c r="C187" t="s">
-        <v>566</v>
+        <v>550</v>
       </c>
       <c r="D187" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E187" t="s">
-        <v>560</v>
+        <v>551</v>
       </c>
       <c r="F187" t="s">
-        <v>567</v>
+        <v>548</v>
       </c>
       <c r="G187" t="s">
-        <v>568</v>
+        <v>552</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C188" t="s">
-        <v>569</v>
+        <v>553</v>
       </c>
       <c r="D188" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E188" t="s">
-        <v>570</v>
+        <v>551</v>
       </c>
       <c r="F188" t="s">
-        <v>571</v>
+        <v>554</v>
       </c>
       <c r="G188" t="s">
-        <v>572</v>
+        <v>555</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
         <v>7</v>
       </c>
       <c r="C189" t="s">
-        <v>573</v>
+        <v>556</v>
       </c>
       <c r="D189" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E189" t="s">
-        <v>208</v>
+        <v>557</v>
       </c>
       <c r="F189" t="s">
-        <v>571</v>
+        <v>558</v>
       </c>
       <c r="G189" t="s">
-        <v>574</v>
+        <v>559</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C190" t="s">
-        <v>575</v>
+        <v>560</v>
       </c>
       <c r="D190" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E190" t="s">
-        <v>576</v>
+        <v>561</v>
       </c>
       <c r="F190" t="s">
-        <v>571</v>
+        <v>562</v>
       </c>
       <c r="G190" t="s">
-        <v>577</v>
+        <v>563</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
         <v>7</v>
       </c>
       <c r="C191" t="s">
-        <v>578</v>
+        <v>564</v>
       </c>
       <c r="D191" t="s">
-        <v>9</v>
+        <v>98</v>
       </c>
       <c r="E191" t="s">
-        <v>579</v>
+        <v>561</v>
       </c>
       <c r="F191" t="s">
-        <v>580</v>
+        <v>562</v>
       </c>
       <c r="G191" t="s">
-        <v>581</v>
+        <v>565</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C192" t="s">
-        <v>582</v>
+        <v>566</v>
       </c>
       <c r="D192" t="s">
         <v>9</v>
       </c>
       <c r="E192" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="F192" t="s">
-        <v>515</v>
+        <v>562</v>
       </c>
       <c r="G192" t="s">
-        <v>583</v>
+        <v>568</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C193" t="s">
-        <v>318</v>
+        <v>569</v>
       </c>
       <c r="D193" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E193" t="s">
-        <v>584</v>
+        <v>539</v>
       </c>
       <c r="F193" t="s">
-        <v>585</v>
+        <v>570</v>
       </c>
       <c r="G193" t="s">
-        <v>586</v>
+        <v>571</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>7</v>
       </c>
       <c r="C194" t="s">
-        <v>587</v>
+        <v>572</v>
       </c>
       <c r="D194" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E194" t="s">
-        <v>588</v>
+        <v>573</v>
       </c>
       <c r="F194" t="s">
-        <v>589</v>
+        <v>574</v>
       </c>
       <c r="G194" t="s">
-        <v>590</v>
+        <v>575</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
         <v>7</v>
       </c>
       <c r="C195" t="s">
-        <v>591</v>
+        <v>576</v>
       </c>
       <c r="D195" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E195" t="s">
-        <v>588</v>
+        <v>514</v>
       </c>
       <c r="F195" t="s">
-        <v>589</v>
+        <v>574</v>
       </c>
       <c r="G195" t="s">
-        <v>592</v>
+        <v>577</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>30</v>
+        <v>578</v>
       </c>
       <c r="C196" t="s">
-        <v>310</v>
+        <v>579</v>
       </c>
       <c r="D196" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E196" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="F196" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
       <c r="G196" t="s">
-        <v>593</v>
+        <v>581</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>7</v>
       </c>
       <c r="C197" t="s">
-        <v>594</v>
+        <v>582</v>
       </c>
       <c r="D197" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E197" t="s">
-        <v>282</v>
+        <v>558</v>
       </c>
       <c r="F197" t="s">
-        <v>595</v>
+        <v>583</v>
       </c>
       <c r="G197" t="s">
-        <v>596</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
         <v>7</v>
       </c>
       <c r="C198" t="s">
-        <v>597</v>
+        <v>505</v>
       </c>
       <c r="D198" t="s">
-        <v>9</v>
+        <v>217</v>
       </c>
       <c r="E198" t="s">
-        <v>588</v>
+        <v>558</v>
       </c>
       <c r="F198" t="s">
-        <v>547</v>
+        <v>585</v>
       </c>
       <c r="G198" t="s">
-        <v>598</v>
+        <v>586</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>7</v>
       </c>
       <c r="C199" t="s">
-        <v>599</v>
+        <v>587</v>
       </c>
       <c r="D199" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E199" t="s">
-        <v>282</v>
+        <v>551</v>
       </c>
       <c r="F199" t="s">
-        <v>547</v>
+        <v>588</v>
       </c>
       <c r="G199" t="s">
-        <v>600</v>
+        <v>589</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
         <v>7</v>
       </c>
       <c r="C200" t="s">
-        <v>601</v>
+        <v>590</v>
       </c>
       <c r="D200" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E200" t="s">
-        <v>282</v>
+        <v>222</v>
       </c>
       <c r="F200" t="s">
-        <v>602</v>
+        <v>591</v>
       </c>
       <c r="G200" t="s">
-        <v>603</v>
+        <v>592</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
         <v>7</v>
       </c>
       <c r="C201" t="s">
-        <v>604</v>
+        <v>593</v>
       </c>
       <c r="D201" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E201" t="s">
-        <v>551</v>
+        <v>594</v>
       </c>
       <c r="F201" t="s">
-        <v>602</v>
+        <v>591</v>
       </c>
       <c r="G201" t="s">
-        <v>605</v>
+        <v>595</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C202" t="s">
-        <v>321</v>
+        <v>596</v>
       </c>
       <c r="D202" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E202" t="s">
-        <v>576</v>
+        <v>594</v>
       </c>
       <c r="F202" t="s">
-        <v>576</v>
+        <v>597</v>
       </c>
       <c r="G202" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
         <v>7</v>
       </c>
       <c r="C203" t="s">
-        <v>607</v>
+        <v>599</v>
       </c>
       <c r="D203" t="s">
-        <v>608</v>
+        <v>217</v>
       </c>
       <c r="E203" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="F203" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="G203" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="C204" t="s">
-        <v>575</v>
+        <v>602</v>
       </c>
       <c r="D204" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E204" t="s">
-        <v>609</v>
+        <v>603</v>
       </c>
       <c r="F204" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="G204" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C205" t="s">
-        <v>612</v>
+        <v>298</v>
       </c>
       <c r="D205" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E205" t="s">
-        <v>589</v>
+        <v>606</v>
       </c>
       <c r="F205" t="s">
-        <v>613</v>
+        <v>607</v>
       </c>
       <c r="G205" t="s">
-        <v>614</v>
+        <v>608</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C206" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="D206" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E206" t="s">
-        <v>616</v>
+        <v>600</v>
       </c>
       <c r="F206" t="s">
-        <v>616</v>
+        <v>610</v>
       </c>
       <c r="G206" t="s">
-        <v>617</v>
+        <v>611</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
         <v>7</v>
       </c>
       <c r="C207" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="D207" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E207" t="s">
-        <v>595</v>
+        <v>613</v>
       </c>
       <c r="F207" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="G207" t="s">
-        <v>619</v>
+        <v>615</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C208" t="s">
-        <v>575</v>
+        <v>616</v>
       </c>
       <c r="D208" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E208" t="s">
-        <v>620</v>
+        <v>591</v>
       </c>
       <c r="F208" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="G208" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
         <v>7</v>
       </c>
       <c r="C209" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="D209" t="s">
-        <v>623</v>
+        <v>50</v>
       </c>
       <c r="E209" t="s">
-        <v>585</v>
+        <v>620</v>
       </c>
       <c r="F209" t="s">
-        <v>620</v>
+        <v>56</v>
       </c>
       <c r="G209" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
         <v>7</v>
       </c>
       <c r="C210" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="D210" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E210" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F210" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="G210" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="C211" t="s">
-        <v>628</v>
+        <v>513</v>
       </c>
       <c r="D211" t="s">
         <v>9</v>
       </c>
       <c r="E211" t="s">
-        <v>585</v>
+        <v>531</v>
       </c>
       <c r="F211" t="s">
+        <v>625</v>
+      </c>
+      <c r="G211" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>629</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
         <v>7</v>
       </c>
       <c r="C212" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="D212" t="s">
-        <v>262</v>
+        <v>50</v>
       </c>
       <c r="E212" t="s">
-        <v>584</v>
+        <v>600</v>
       </c>
       <c r="F212" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="G212" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C213" t="s">
-        <v>543</v>
+        <v>630</v>
       </c>
       <c r="D213" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E213" t="s">
-        <v>547</v>
+        <v>631</v>
       </c>
       <c r="F213" t="s">
-        <v>631</v>
+        <v>253</v>
       </c>
       <c r="G213" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="C214" t="s">
-        <v>546</v>
+        <v>633</v>
       </c>
       <c r="D214" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E214" t="s">
         <v>634</v>
       </c>
       <c r="F214" t="s">
         <v>635</v>
       </c>
       <c r="G214" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C215" t="s">
+        <v>630</v>
+      </c>
+      <c r="D215" t="s">
+        <v>50</v>
+      </c>
+      <c r="E215" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>613</v>
       </c>
       <c r="F215" t="s">
         <v>638</v>
       </c>
       <c r="G215" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C216" t="s">
         <v>640</v>
       </c>
       <c r="D216" t="s">
         <v>9</v>
       </c>
       <c r="E216" t="s">
-        <v>609</v>
+        <v>588</v>
       </c>
       <c r="F216" t="s">
         <v>641</v>
       </c>
       <c r="G216" t="s">
-        <v>463</v>
+        <v>642</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
-        <v>7</v>
+        <v>643</v>
       </c>
       <c r="C217" t="s">
-        <v>625</v>
+        <v>644</v>
       </c>
       <c r="D217" t="s">
-        <v>262</v>
+        <v>50</v>
       </c>
       <c r="E217" t="s">
-        <v>620</v>
+        <v>628</v>
       </c>
       <c r="F217" t="s">
-        <v>642</v>
+        <v>299</v>
       </c>
       <c r="G217" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C218" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="D218" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E218" t="s">
-        <v>616</v>
+        <v>647</v>
       </c>
       <c r="F218" t="s">
-        <v>642</v>
+        <v>648</v>
       </c>
       <c r="G218" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
         <v>7</v>
       </c>
       <c r="C219" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="D219" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E219" t="s">
-        <v>620</v>
+        <v>651</v>
       </c>
       <c r="F219" t="s">
-        <v>642</v>
+        <v>648</v>
       </c>
       <c r="G219" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
         <v>7</v>
       </c>
       <c r="C220" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="D220" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="E220" t="s">
-        <v>620</v>
+        <v>647</v>
       </c>
       <c r="F220" t="s">
-        <v>642</v>
+        <v>654</v>
       </c>
       <c r="G220" t="s">
-        <v>649</v>
+        <v>655</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C221" t="s">
-        <v>650</v>
+        <v>656</v>
       </c>
       <c r="D221" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E221" t="s">
-        <v>626</v>
+        <v>657</v>
       </c>
       <c r="F221" t="s">
-        <v>651</v>
+        <v>658</v>
       </c>
       <c r="G221" t="s">
-        <v>652</v>
+        <v>659</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
         <v>7</v>
       </c>
       <c r="C222" t="s">
-        <v>653</v>
+        <v>298</v>
       </c>
       <c r="D222" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E222" t="s">
-        <v>654</v>
+        <v>299</v>
       </c>
       <c r="F222" t="s">
-        <v>651</v>
+        <v>658</v>
       </c>
       <c r="G222" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C223" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
       <c r="D223" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E223" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="F223" t="s">
         <v>658</v>
       </c>
       <c r="G223" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
         <v>7</v>
       </c>
       <c r="C224" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="D224" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E224" t="s">
-        <v>635</v>
+        <v>665</v>
       </c>
       <c r="F224" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="G224" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C225" t="s">
-        <v>381</v>
+        <v>668</v>
       </c>
       <c r="D225" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E225" t="s">
-        <v>663</v>
+        <v>648</v>
       </c>
       <c r="F225" t="s">
-        <v>661</v>
+        <v>603</v>
       </c>
       <c r="G225" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C226" t="s">
-        <v>665</v>
+        <v>407</v>
       </c>
       <c r="D226" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E226" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="F226" t="s">
-        <v>661</v>
+        <v>671</v>
       </c>
       <c r="G226" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
         <v>7</v>
       </c>
       <c r="C227" t="s">
-        <v>668</v>
+        <v>673</v>
       </c>
       <c r="D227" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E227" t="s">
-        <v>666</v>
+        <v>674</v>
       </c>
       <c r="F227" t="s">
-        <v>661</v>
+        <v>675</v>
       </c>
       <c r="G227" t="s">
-        <v>669</v>
+        <v>676</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
         <v>7</v>
       </c>
       <c r="C228" t="s">
-        <v>670</v>
+        <v>677</v>
       </c>
       <c r="D228" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E228" t="s">
-        <v>635</v>
+        <v>674</v>
       </c>
       <c r="F228" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="G228" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="C229" t="s">
-        <v>656</v>
+        <v>399</v>
       </c>
       <c r="D229" t="s">
         <v>9</v>
       </c>
       <c r="E229" t="s">
-        <v>673</v>
+        <v>638</v>
       </c>
       <c r="F229" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="G229" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
         <v>7</v>
       </c>
       <c r="C230" t="s">
-        <v>675</v>
+        <v>602</v>
       </c>
       <c r="D230" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E230" t="s">
-        <v>638</v>
+        <v>371</v>
       </c>
       <c r="F230" t="s">
-        <v>289</v>
+        <v>680</v>
       </c>
       <c r="G230" t="s">
-        <v>676</v>
+        <v>681</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C231" t="s">
-        <v>424</v>
+        <v>682</v>
       </c>
       <c r="D231" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E231" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="F231" t="s">
-        <v>289</v>
+        <v>634</v>
       </c>
       <c r="G231" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
         <v>7</v>
       </c>
       <c r="C232" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="D232" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E232" t="s">
-        <v>641</v>
+        <v>371</v>
       </c>
       <c r="F232" t="s">
-        <v>289</v>
+        <v>634</v>
       </c>
       <c r="G232" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C233" t="s">
-        <v>543</v>
+        <v>686</v>
       </c>
       <c r="D233" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E233" t="s">
-        <v>681</v>
+        <v>371</v>
       </c>
       <c r="F233" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="G233" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
         <v>7</v>
       </c>
       <c r="C234" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="D234" t="s">
-        <v>230</v>
+        <v>50</v>
       </c>
       <c r="E234" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F234" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="G234" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C235" t="s">
-        <v>687</v>
+        <v>410</v>
       </c>
       <c r="D235" t="s">
         <v>9</v>
       </c>
       <c r="E235" t="s">
-        <v>642</v>
+        <v>662</v>
       </c>
       <c r="F235" t="s">
-        <v>685</v>
+        <v>662</v>
       </c>
       <c r="G235" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C236" t="s">
-        <v>454</v>
+        <v>650</v>
       </c>
       <c r="D236" t="s">
-        <v>9</v>
+        <v>692</v>
       </c>
       <c r="E236" t="s">
-        <v>681</v>
+        <v>675</v>
       </c>
       <c r="F236" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="G236" t="s">
-        <v>150</v>
+        <v>694</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C237" t="s">
-        <v>690</v>
+        <v>661</v>
       </c>
       <c r="D237" t="s">
         <v>9</v>
       </c>
       <c r="E237" t="s">
-        <v>658</v>
+        <v>693</v>
       </c>
       <c r="F237" t="s">
-        <v>319</v>
+        <v>693</v>
       </c>
       <c r="G237" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
         <v>7</v>
       </c>
       <c r="C238" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="D238" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E238" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="F238" t="s">
-        <v>319</v>
+        <v>697</v>
       </c>
       <c r="G238" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C239" t="s">
-        <v>271</v>
+        <v>699</v>
       </c>
       <c r="D239" t="s">
         <v>9</v>
       </c>
       <c r="E239" t="s">
-        <v>638</v>
+        <v>700</v>
       </c>
       <c r="F239" t="s">
-        <v>694</v>
+        <v>700</v>
       </c>
       <c r="G239" t="s">
-        <v>695</v>
+        <v>701</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C240" t="s">
-        <v>381</v>
+        <v>412</v>
       </c>
       <c r="D240" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E240" t="s">
-        <v>289</v>
+        <v>680</v>
       </c>
       <c r="F240" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="G240" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C241" t="s">
-        <v>424</v>
+        <v>661</v>
       </c>
       <c r="D241" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E241" t="s">
-        <v>289</v>
+        <v>703</v>
       </c>
       <c r="F241" t="s">
-        <v>696</v>
+        <v>703</v>
       </c>
       <c r="G241" t="s">
-        <v>698</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
         <v>7</v>
       </c>
       <c r="C242" t="s">
-        <v>699</v>
+        <v>705</v>
       </c>
       <c r="D242" t="s">
-        <v>9</v>
+        <v>706</v>
       </c>
       <c r="E242" t="s">
-        <v>289</v>
+        <v>671</v>
       </c>
       <c r="F242" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="G242" t="s">
-        <v>701</v>
+        <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C243" t="s">
-        <v>271</v>
+        <v>708</v>
       </c>
       <c r="D243" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E243" t="s">
-        <v>702</v>
+        <v>680</v>
       </c>
       <c r="F243" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
       <c r="G243" t="s">
-        <v>703</v>
+        <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
         <v>7</v>
       </c>
       <c r="C244" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="D244" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E244" t="s">
-        <v>705</v>
+        <v>671</v>
       </c>
       <c r="F244" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="G244" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
         <v>7</v>
       </c>
       <c r="C245" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="D245" t="s">
-        <v>9</v>
+        <v>217</v>
       </c>
       <c r="E245" t="s">
-        <v>689</v>
+        <v>670</v>
       </c>
       <c r="F245" t="s">
-        <v>702</v>
+        <v>714</v>
       </c>
       <c r="G245" t="s">
-        <v>709</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="C246" t="s">
-        <v>271</v>
+        <v>630</v>
       </c>
       <c r="D246" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E246" t="s">
-        <v>710</v>
+        <v>634</v>
       </c>
       <c r="F246" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="G246" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C247" t="s">
-        <v>569</v>
+        <v>633</v>
       </c>
       <c r="D247" t="s">
         <v>9</v>
       </c>
       <c r="E247" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F247" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="G247" t="s">
-        <v>714</v>
+        <v>719</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
         <v>7</v>
       </c>
       <c r="C248" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="D248" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E248" t="s">
-        <v>716</v>
+        <v>697</v>
       </c>
       <c r="F248" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="G248" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C249" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="D249" t="s">
         <v>9</v>
       </c>
       <c r="E249" t="s">
-        <v>720</v>
+        <v>693</v>
       </c>
       <c r="F249" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="G249" t="s">
-        <v>722</v>
+        <v>552</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
         <v>7</v>
       </c>
       <c r="C250" t="s">
-        <v>723</v>
+        <v>708</v>
       </c>
       <c r="D250" t="s">
-        <v>9</v>
+        <v>217</v>
       </c>
       <c r="E250" t="s">
-        <v>724</v>
+        <v>703</v>
       </c>
       <c r="F250" t="s">
         <v>725</v>
       </c>
       <c r="G250" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C251" t="s">
-        <v>424</v>
+        <v>727</v>
       </c>
       <c r="D251" t="s">
-        <v>9</v>
+        <v>98</v>
       </c>
       <c r="E251" t="s">
-        <v>663</v>
+        <v>700</v>
       </c>
       <c r="F251" t="s">
-        <v>713</v>
+        <v>725</v>
       </c>
       <c r="G251" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
         <v>7</v>
       </c>
       <c r="C252" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="D252" t="s">
-        <v>623</v>
+        <v>50</v>
       </c>
       <c r="E252" t="s">
-        <v>729</v>
+        <v>703</v>
       </c>
       <c r="F252" t="s">
+        <v>725</v>
+      </c>
+      <c r="G252" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
         <v>7</v>
       </c>
       <c r="C253" t="s">
+        <v>731</v>
+      </c>
+      <c r="D253" t="s">
+        <v>50</v>
+      </c>
+      <c r="E253" t="s">
+        <v>703</v>
+      </c>
+      <c r="F253" t="s">
+        <v>725</v>
+      </c>
+      <c r="G253" t="s">
         <v>732</v>
-      </c>
-[...10 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
         <v>7</v>
       </c>
       <c r="C254" t="s">
+        <v>733</v>
+      </c>
+      <c r="D254" t="s">
+        <v>50</v>
+      </c>
+      <c r="E254" t="s">
+        <v>709</v>
+      </c>
+      <c r="F254" t="s">
+        <v>734</v>
+      </c>
+      <c r="G254" t="s">
         <v>735</v>
-      </c>
-[...10 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
         <v>7</v>
       </c>
       <c r="C255" t="s">
-        <v>739</v>
+        <v>736</v>
       </c>
       <c r="D255" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E255" t="s">
-        <v>725</v>
+        <v>737</v>
       </c>
       <c r="F255" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="G255" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C256" t="s">
-        <v>741</v>
+        <v>640</v>
       </c>
       <c r="D256" t="s">
         <v>9</v>
       </c>
       <c r="E256" t="s">
-        <v>713</v>
+        <v>739</v>
       </c>
       <c r="F256" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="G256" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
         <v>7</v>
       </c>
       <c r="C257" t="s">
+        <v>742</v>
+      </c>
+      <c r="D257" t="s">
+        <v>50</v>
+      </c>
+      <c r="E257" t="s">
+        <v>718</v>
+      </c>
+      <c r="F257" t="s">
         <v>743</v>
       </c>
-      <c r="D257" t="s">
-[...2 lines deleted...]
-      <c r="E257" t="s">
+      <c r="G257" t="s">
         <v>744</v>
-      </c>
-[...4 lines deleted...]
-        <v>745</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C258" t="s">
+        <v>470</v>
+      </c>
+      <c r="D258" t="s">
+        <v>50</v>
+      </c>
+      <c r="E258" t="s">
+        <v>745</v>
+      </c>
+      <c r="F258" t="s">
+        <v>743</v>
+      </c>
+      <c r="G258" t="s">
         <v>746</v>
-      </c>
-[...10 lines deleted...]
-        <v>749</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C259" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
       <c r="D259" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E259" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="F259" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="G259" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
         <v>7</v>
       </c>
       <c r="C260" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="D260" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E260" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F260" t="s">
-        <v>755</v>
+        <v>743</v>
       </c>
       <c r="G260" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C261" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="D261" t="s">
-        <v>623</v>
+        <v>50</v>
       </c>
       <c r="E261" t="s">
-        <v>657</v>
+        <v>718</v>
       </c>
       <c r="F261" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
       <c r="G261" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C262" t="s">
-        <v>760</v>
+        <v>640</v>
       </c>
       <c r="D262" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E262" t="s">
-        <v>761</v>
+        <v>755</v>
       </c>
       <c r="F262" t="s">
-        <v>762</v>
+        <v>753</v>
       </c>
       <c r="G262" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
         <v>7</v>
       </c>
       <c r="C263" t="s">
-        <v>575</v>
+        <v>757</v>
       </c>
       <c r="D263" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E263" t="s">
-        <v>764</v>
+        <v>721</v>
       </c>
       <c r="F263" t="s">
-        <v>762</v>
+        <v>378</v>
       </c>
       <c r="G263" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C264" t="s">
-        <v>766</v>
+        <v>513</v>
       </c>
       <c r="D264" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E264" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
       <c r="F264" t="s">
-        <v>762</v>
+        <v>378</v>
       </c>
       <c r="G264" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
         <v>7</v>
       </c>
       <c r="C265" t="s">
-        <v>768</v>
+        <v>543</v>
       </c>
       <c r="D265" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E265" t="s">
-        <v>769</v>
+        <v>724</v>
       </c>
       <c r="F265" t="s">
-        <v>762</v>
+        <v>378</v>
       </c>
       <c r="G265" t="s">
-        <v>770</v>
+        <v>761</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C266" t="s">
-        <v>771</v>
+        <v>630</v>
       </c>
       <c r="D266" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E266" t="s">
+        <v>762</v>
+      </c>
+      <c r="F266" t="s">
+        <v>763</v>
+      </c>
+      <c r="G266" t="s">
         <v>764</v>
-      </c>
-[...4 lines deleted...]
-        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
         <v>7</v>
       </c>
       <c r="C267" t="s">
-        <v>615</v>
+        <v>765</v>
       </c>
       <c r="D267" t="s">
-        <v>85</v>
+        <v>321</v>
       </c>
       <c r="E267" t="s">
-        <v>773</v>
+        <v>724</v>
       </c>
       <c r="F267" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
       <c r="G267" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
         <v>7</v>
       </c>
       <c r="C268" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="D268" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E268" t="s">
+        <v>725</v>
+      </c>
+      <c r="F268" t="s">
+        <v>766</v>
+      </c>
+      <c r="G268" t="s">
         <v>769</v>
-      </c>
-[...4 lines deleted...]
-        <v>776</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C269" t="s">
-        <v>777</v>
+        <v>543</v>
       </c>
       <c r="D269" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E269" t="s">
-        <v>754</v>
+        <v>762</v>
       </c>
       <c r="F269" t="s">
-        <v>762</v>
+        <v>770</v>
       </c>
       <c r="G269" t="s">
-        <v>778</v>
+        <v>241</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
         <v>7</v>
       </c>
       <c r="C270" t="s">
-        <v>779</v>
+        <v>771</v>
       </c>
       <c r="D270" t="s">
-        <v>623</v>
+        <v>50</v>
       </c>
       <c r="E270" t="s">
-        <v>780</v>
+        <v>740</v>
       </c>
       <c r="F270" t="s">
-        <v>751</v>
+        <v>408</v>
       </c>
       <c r="G270" t="s">
-        <v>781</v>
+        <v>772</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
         <v>7</v>
       </c>
       <c r="C271" t="s">
-        <v>782</v>
+        <v>773</v>
       </c>
       <c r="D271" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E271" t="s">
-        <v>783</v>
+        <v>753</v>
       </c>
       <c r="F271" t="s">
-        <v>784</v>
+        <v>408</v>
       </c>
       <c r="G271" t="s">
-        <v>542</v>
+        <v>774</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C272" t="s">
-        <v>785</v>
+        <v>360</v>
       </c>
       <c r="D272" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E272" t="s">
-        <v>786</v>
+        <v>721</v>
       </c>
       <c r="F272" t="s">
-        <v>787</v>
+        <v>775</v>
       </c>
       <c r="G272" t="s">
-        <v>788</v>
+        <v>776</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C273" t="s">
-        <v>789</v>
+        <v>470</v>
       </c>
       <c r="D273" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E273" t="s">
-        <v>790</v>
+        <v>378</v>
       </c>
       <c r="F273" t="s">
-        <v>791</v>
+        <v>777</v>
       </c>
       <c r="G273" t="s">
-        <v>792</v>
+        <v>778</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C274" t="s">
-        <v>793</v>
+        <v>513</v>
       </c>
       <c r="D274" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E274" t="s">
-        <v>758</v>
+        <v>378</v>
       </c>
       <c r="F274" t="s">
-        <v>791</v>
+        <v>777</v>
       </c>
       <c r="G274" t="s">
-        <v>794</v>
+        <v>779</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
         <v>7</v>
       </c>
       <c r="C275" t="s">
-        <v>795</v>
+        <v>780</v>
       </c>
       <c r="D275" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E275" t="s">
-        <v>758</v>
+        <v>378</v>
       </c>
       <c r="F275" t="s">
-        <v>791</v>
+        <v>781</v>
       </c>
       <c r="G275" t="s">
-        <v>796</v>
+        <v>782</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
-        <v>380</v>
+        <v>17</v>
       </c>
       <c r="C276" t="s">
-        <v>797</v>
+        <v>360</v>
       </c>
       <c r="D276" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E276" t="s">
-        <v>798</v>
+        <v>783</v>
       </c>
       <c r="F276" t="s">
-        <v>799</v>
+        <v>781</v>
       </c>
       <c r="G276" t="s">
-        <v>800</v>
+        <v>784</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
         <v>7</v>
       </c>
       <c r="C277" t="s">
-        <v>801</v>
+        <v>785</v>
       </c>
       <c r="D277" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E277" t="s">
-        <v>802</v>
+        <v>786</v>
       </c>
       <c r="F277" t="s">
-        <v>799</v>
+        <v>787</v>
       </c>
       <c r="G277" t="s">
-        <v>803</v>
+        <v>788</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
         <v>7</v>
       </c>
       <c r="C278" t="s">
-        <v>804</v>
+        <v>789</v>
       </c>
       <c r="D278" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E278" t="s">
-        <v>802</v>
+        <v>770</v>
       </c>
       <c r="F278" t="s">
-        <v>799</v>
+        <v>783</v>
       </c>
       <c r="G278" t="s">
-        <v>805</v>
+        <v>790</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C279" t="s">
-        <v>806</v>
+        <v>360</v>
       </c>
       <c r="D279" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E279" t="s">
-        <v>802</v>
+        <v>791</v>
       </c>
       <c r="F279" t="s">
-        <v>799</v>
+        <v>792</v>
       </c>
       <c r="G279" t="s">
-        <v>807</v>
+        <v>793</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C280" t="s">
-        <v>808</v>
+        <v>656</v>
       </c>
       <c r="D280" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E280" t="s">
-        <v>802</v>
+        <v>794</v>
       </c>
       <c r="F280" t="s">
-        <v>799</v>
+        <v>792</v>
       </c>
       <c r="G280" t="s">
-        <v>809</v>
+        <v>795</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
         <v>7</v>
       </c>
       <c r="C281" t="s">
-        <v>810</v>
+        <v>796</v>
       </c>
       <c r="D281" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E281" t="s">
-        <v>769</v>
+        <v>797</v>
       </c>
       <c r="F281" t="s">
-        <v>811</v>
+        <v>798</v>
       </c>
       <c r="G281" t="s">
-        <v>812</v>
+        <v>799</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C282" t="s">
-        <v>813</v>
+        <v>800</v>
       </c>
       <c r="D282" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E282" t="s">
-        <v>814</v>
+        <v>801</v>
       </c>
       <c r="F282" t="s">
-        <v>811</v>
+        <v>802</v>
       </c>
       <c r="G282" t="s">
-        <v>815</v>
+        <v>803</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
         <v>7</v>
       </c>
       <c r="C283" t="s">
-        <v>816</v>
+        <v>804</v>
       </c>
       <c r="D283" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E283" t="s">
-        <v>817</v>
+        <v>805</v>
       </c>
       <c r="F283" t="s">
-        <v>811</v>
+        <v>806</v>
       </c>
       <c r="G283" t="s">
-        <v>818</v>
+        <v>807</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C284" t="s">
-        <v>819</v>
+        <v>513</v>
       </c>
       <c r="D284" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E284" t="s">
-        <v>817</v>
+        <v>745</v>
       </c>
       <c r="F284" t="s">
-        <v>811</v>
+        <v>794</v>
       </c>
       <c r="G284" t="s">
-        <v>820</v>
+        <v>808</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
         <v>7</v>
       </c>
       <c r="C285" t="s">
-        <v>821</v>
+        <v>809</v>
       </c>
       <c r="D285" t="s">
-        <v>85</v>
+        <v>706</v>
       </c>
       <c r="E285" t="s">
-        <v>786</v>
+        <v>810</v>
       </c>
       <c r="F285" t="s">
         <v>811</v>
       </c>
       <c r="G285" t="s">
-        <v>822</v>
+        <v>812</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C286" t="s">
-        <v>823</v>
+        <v>813</v>
       </c>
       <c r="D286" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E286" t="s">
-        <v>824</v>
+        <v>798</v>
       </c>
       <c r="F286" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="G286" t="s">
-        <v>825</v>
+        <v>815</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C287" t="s">
-        <v>826</v>
+        <v>816</v>
       </c>
       <c r="D287" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E287" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="F287" t="s">
-        <v>811</v>
+        <v>818</v>
       </c>
       <c r="G287" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
         <v>7</v>
       </c>
       <c r="C288" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="D288" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E288" t="s">
-        <v>755</v>
+        <v>806</v>
       </c>
       <c r="F288" t="s">
-        <v>811</v>
+        <v>818</v>
       </c>
       <c r="G288" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
         <v>7</v>
       </c>
       <c r="C289" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
       <c r="D289" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E289" t="s">
-        <v>755</v>
+        <v>794</v>
       </c>
       <c r="F289" t="s">
-        <v>811</v>
+        <v>818</v>
       </c>
       <c r="G289" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
         <v>7</v>
       </c>
       <c r="C290" t="s">
+        <v>824</v>
+      </c>
+      <c r="D290" t="s">
+        <v>50</v>
+      </c>
+      <c r="E290" t="s">
+        <v>825</v>
+      </c>
+      <c r="F290" t="s">
+        <v>739</v>
+      </c>
+      <c r="G290" t="s">
         <v>826</v>
-      </c>
-[...10 lines deleted...]
-        <v>832</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C291" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="D291" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E291" t="s">
-        <v>786</v>
+        <v>828</v>
       </c>
       <c r="F291" t="s">
-        <v>811</v>
+        <v>829</v>
       </c>
       <c r="G291" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C292" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="D292" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E292" t="s">
-        <v>747</v>
+        <v>832</v>
       </c>
       <c r="F292" t="s">
-        <v>811</v>
+        <v>828</v>
       </c>
       <c r="G292" t="s">
-        <v>835</v>
+        <v>833</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
         <v>7</v>
       </c>
       <c r="C293" t="s">
+        <v>834</v>
+      </c>
+      <c r="D293" t="s">
+        <v>50</v>
+      </c>
+      <c r="E293" t="s">
+        <v>835</v>
+      </c>
+      <c r="F293" t="s">
         <v>836</v>
-      </c>
-[...7 lines deleted...]
-        <v>811</v>
       </c>
       <c r="G293" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C294" t="s">
         <v>838</v>
       </c>
       <c r="D294" t="s">
-        <v>623</v>
+        <v>706</v>
       </c>
       <c r="E294" t="s">
-        <v>790</v>
+        <v>739</v>
       </c>
       <c r="F294" t="s">
-        <v>811</v>
+        <v>839</v>
       </c>
       <c r="G294" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C295" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="D295" t="s">
-        <v>623</v>
+        <v>364</v>
       </c>
       <c r="E295" t="s">
-        <v>790</v>
+        <v>842</v>
       </c>
       <c r="F295" t="s">
-        <v>811</v>
+        <v>843</v>
       </c>
       <c r="G295" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
         <v>7</v>
       </c>
       <c r="C296" t="s">
-        <v>842</v>
+        <v>661</v>
       </c>
       <c r="D296" t="s">
-        <v>623</v>
+        <v>50</v>
       </c>
       <c r="E296" t="s">
-        <v>790</v>
+        <v>845</v>
       </c>
       <c r="F296" t="s">
-        <v>811</v>
+        <v>843</v>
       </c>
       <c r="G296" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
         <v>7</v>
       </c>
       <c r="C297" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="D297" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E297" t="s">
-        <v>755</v>
+        <v>845</v>
       </c>
       <c r="F297" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="G297" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C298" t="s">
-        <v>830</v>
+        <v>849</v>
       </c>
       <c r="D298" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E298" t="s">
-        <v>824</v>
+        <v>850</v>
       </c>
       <c r="F298" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="G298" t="s">
-        <v>827</v>
+        <v>851</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C299" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="D299" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E299" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="F299" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="G299" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C300" t="s">
-        <v>840</v>
+        <v>699</v>
       </c>
       <c r="D300" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E300" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="F300" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="G300" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C301" t="s">
-        <v>828</v>
+        <v>856</v>
       </c>
       <c r="D301" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E301" t="s">
-        <v>824</v>
+        <v>850</v>
       </c>
       <c r="F301" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="G301" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C302" t="s">
-        <v>838</v>
+        <v>858</v>
       </c>
       <c r="D302" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E302" t="s">
-        <v>850</v>
+        <v>835</v>
       </c>
       <c r="F302" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="G302" t="s">
-        <v>853</v>
+        <v>859</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
         <v>7</v>
       </c>
       <c r="C303" t="s">
-        <v>760</v>
+        <v>860</v>
       </c>
       <c r="D303" t="s">
-        <v>9</v>
+        <v>706</v>
       </c>
       <c r="E303" t="s">
-        <v>784</v>
+        <v>861</v>
       </c>
       <c r="F303" t="s">
-        <v>854</v>
+        <v>832</v>
       </c>
       <c r="G303" t="s">
-        <v>855</v>
+        <v>862</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
         <v>7</v>
       </c>
       <c r="C304" t="s">
-        <v>782</v>
+        <v>863</v>
       </c>
       <c r="D304" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E304" t="s">
-        <v>787</v>
+        <v>864</v>
       </c>
       <c r="F304" t="s">
-        <v>854</v>
+        <v>865</v>
       </c>
       <c r="G304" t="s">
-        <v>856</v>
+        <v>629</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
         <v>7</v>
       </c>
       <c r="C305" t="s">
-        <v>857</v>
+        <v>866</v>
       </c>
       <c r="D305" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E305" t="s">
-        <v>798</v>
+        <v>867</v>
       </c>
       <c r="F305" t="s">
-        <v>854</v>
+        <v>868</v>
       </c>
       <c r="G305" t="s">
-        <v>858</v>
+        <v>869</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
         <v>7</v>
       </c>
       <c r="C306" t="s">
-        <v>859</v>
+        <v>870</v>
       </c>
       <c r="D306" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E306" t="s">
-        <v>798</v>
+        <v>871</v>
       </c>
       <c r="F306" t="s">
-        <v>860</v>
+        <v>872</v>
       </c>
       <c r="G306" t="s">
-        <v>861</v>
+        <v>873</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
         <v>7</v>
       </c>
       <c r="C307" t="s">
-        <v>862</v>
+        <v>874</v>
       </c>
       <c r="D307" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E307" t="s">
-        <v>755</v>
+        <v>839</v>
       </c>
       <c r="F307" t="s">
-        <v>860</v>
+        <v>872</v>
       </c>
       <c r="G307" t="s">
-        <v>863</v>
+        <v>875</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
         <v>7</v>
       </c>
       <c r="C308" t="s">
-        <v>757</v>
+        <v>876</v>
       </c>
       <c r="D308" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E308" t="s">
-        <v>799</v>
+        <v>839</v>
       </c>
       <c r="F308" t="s">
-        <v>864</v>
+        <v>872</v>
       </c>
       <c r="G308" t="s">
-        <v>865</v>
+        <v>877</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
-        <v>7</v>
+        <v>469</v>
       </c>
       <c r="C309" t="s">
-        <v>866</v>
+        <v>878</v>
       </c>
       <c r="D309" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E309" t="s">
-        <v>867</v>
+        <v>879</v>
       </c>
       <c r="F309" t="s">
-        <v>864</v>
+        <v>880</v>
       </c>
       <c r="G309" t="s">
-        <v>868</v>
+        <v>881</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
         <v>7</v>
       </c>
       <c r="C310" t="s">
-        <v>869</v>
+        <v>882</v>
       </c>
       <c r="D310" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E310" t="s">
-        <v>811</v>
+        <v>883</v>
       </c>
       <c r="F310" t="s">
-        <v>870</v>
+        <v>880</v>
       </c>
       <c r="G310" t="s">
-        <v>871</v>
+        <v>884</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="C311" t="s">
-        <v>872</v>
+        <v>885</v>
       </c>
       <c r="D311" t="s">
-        <v>262</v>
+        <v>50</v>
       </c>
       <c r="E311" t="s">
-        <v>758</v>
+        <v>883</v>
       </c>
       <c r="F311" t="s">
-        <v>850</v>
+        <v>880</v>
       </c>
       <c r="G311" t="s">
-        <v>873</v>
+        <v>886</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C312" t="s">
-        <v>834</v>
+        <v>887</v>
       </c>
       <c r="D312" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E312" t="s">
-        <v>874</v>
+        <v>883</v>
       </c>
       <c r="F312" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="G312" t="s">
-        <v>876</v>
+        <v>888</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C313" t="s">
-        <v>844</v>
+        <v>889</v>
       </c>
       <c r="D313" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E313" t="s">
-        <v>877</v>
+        <v>883</v>
       </c>
       <c r="F313" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="G313" t="s">
-        <v>879</v>
+        <v>890</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
         <v>7</v>
       </c>
       <c r="C314" t="s">
-        <v>880</v>
+        <v>891</v>
       </c>
       <c r="D314" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E314" t="s">
-        <v>860</v>
+        <v>850</v>
       </c>
       <c r="F314" t="s">
-        <v>874</v>
+        <v>892</v>
       </c>
       <c r="G314" t="s">
-        <v>881</v>
+        <v>893</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
-        <v>882</v>
+        <v>7</v>
       </c>
       <c r="C315" t="s">
-        <v>546</v>
+        <v>894</v>
       </c>
       <c r="D315" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E315" t="s">
-        <v>814</v>
+        <v>895</v>
       </c>
       <c r="F315" t="s">
-        <v>883</v>
+        <v>892</v>
       </c>
       <c r="G315" t="s">
-        <v>884</v>
+        <v>896</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C316" t="s">
-        <v>842</v>
+        <v>897</v>
       </c>
       <c r="D316" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E316" t="s">
-        <v>885</v>
+        <v>898</v>
       </c>
       <c r="F316" t="s">
-        <v>886</v>
+        <v>892</v>
       </c>
       <c r="G316" t="s">
-        <v>887</v>
+        <v>899</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C317" t="s">
-        <v>836</v>
+        <v>900</v>
       </c>
       <c r="D317" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E317" t="s">
-        <v>888</v>
+        <v>898</v>
       </c>
       <c r="F317" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
       <c r="G317" t="s">
-        <v>890</v>
+        <v>901</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
-        <v>489</v>
+        <v>7</v>
       </c>
       <c r="C318" t="s">
-        <v>880</v>
+        <v>902</v>
       </c>
       <c r="D318" t="s">
-        <v>230</v>
+        <v>50</v>
       </c>
       <c r="E318" t="s">
-        <v>798</v>
+        <v>867</v>
       </c>
       <c r="F318" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="G318" t="s">
-        <v>892</v>
+        <v>903</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C319" t="s">
-        <v>893</v>
+        <v>904</v>
       </c>
       <c r="D319" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E319" t="s">
-        <v>894</v>
+        <v>905</v>
       </c>
       <c r="F319" t="s">
-        <v>885</v>
+        <v>892</v>
       </c>
       <c r="G319" t="s">
-        <v>895</v>
+        <v>906</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C320" t="s">
-        <v>896</v>
+        <v>907</v>
       </c>
       <c r="D320" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E320" t="s">
-        <v>897</v>
+        <v>905</v>
       </c>
       <c r="F320" t="s">
-        <v>242</v>
+        <v>892</v>
       </c>
       <c r="G320" t="s">
-        <v>898</v>
+        <v>908</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
         <v>7</v>
       </c>
       <c r="C321" t="s">
-        <v>899</v>
+        <v>909</v>
       </c>
       <c r="D321" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E321" t="s">
-        <v>900</v>
+        <v>836</v>
       </c>
       <c r="F321" t="s">
-        <v>901</v>
+        <v>892</v>
       </c>
       <c r="G321" t="s">
-        <v>902</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
         <v>7</v>
       </c>
       <c r="C322" t="s">
-        <v>896</v>
+        <v>911</v>
       </c>
       <c r="D322" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E322" t="s">
-        <v>242</v>
+        <v>836</v>
       </c>
       <c r="F322" t="s">
-        <v>903</v>
+        <v>892</v>
       </c>
       <c r="G322" t="s">
-        <v>904</v>
+        <v>912</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="C323" t="s">
-        <v>546</v>
+        <v>907</v>
       </c>
       <c r="D323" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E323" t="s">
-        <v>888</v>
+        <v>871</v>
       </c>
       <c r="F323" t="s">
-        <v>905</v>
+        <v>892</v>
       </c>
       <c r="G323" t="s">
-        <v>906</v>
+        <v>913</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
         <v>7</v>
       </c>
       <c r="C324" t="s">
-        <v>859</v>
+        <v>904</v>
       </c>
       <c r="D324" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E324" t="s">
-        <v>242</v>
+        <v>867</v>
       </c>
       <c r="F324" t="s">
-        <v>907</v>
+        <v>892</v>
       </c>
       <c r="G324" t="s">
-        <v>908</v>
+        <v>914</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
         <v>7</v>
       </c>
       <c r="C325" t="s">
-        <v>909</v>
+        <v>915</v>
       </c>
       <c r="D325" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E325" t="s">
-        <v>910</v>
+        <v>828</v>
       </c>
       <c r="F325" t="s">
-        <v>907</v>
+        <v>892</v>
       </c>
       <c r="G325" t="s">
-        <v>911</v>
+        <v>916</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
         <v>7</v>
       </c>
       <c r="C326" t="s">
-        <v>912</v>
+        <v>917</v>
       </c>
       <c r="D326" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E326" t="s">
-        <v>913</v>
+        <v>828</v>
       </c>
       <c r="F326" t="s">
-        <v>907</v>
+        <v>892</v>
       </c>
       <c r="G326" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
         <v>7</v>
       </c>
       <c r="C327" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="D327" t="s">
-        <v>85</v>
+        <v>706</v>
       </c>
       <c r="E327" t="s">
-        <v>916</v>
+        <v>871</v>
       </c>
       <c r="F327" t="s">
-        <v>907</v>
+        <v>892</v>
       </c>
       <c r="G327" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="C328" t="s">
-        <v>546</v>
+        <v>921</v>
       </c>
       <c r="D328" t="s">
-        <v>9</v>
+        <v>706</v>
       </c>
       <c r="E328" t="s">
-        <v>918</v>
+        <v>871</v>
       </c>
       <c r="F328" t="s">
-        <v>919</v>
+        <v>892</v>
       </c>
       <c r="G328" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C329" t="s">
-        <v>810</v>
+        <v>923</v>
       </c>
       <c r="D329" t="s">
-        <v>9</v>
+        <v>706</v>
       </c>
       <c r="E329" t="s">
-        <v>919</v>
+        <v>871</v>
       </c>
       <c r="F329" t="s">
-        <v>919</v>
+        <v>892</v>
       </c>
       <c r="G329" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C330" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="D330" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E330" t="s">
-        <v>923</v>
+        <v>836</v>
       </c>
       <c r="F330" t="s">
-        <v>919</v>
+        <v>926</v>
       </c>
       <c r="G330" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C331" t="s">
-        <v>925</v>
+        <v>911</v>
       </c>
       <c r="D331" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E331" t="s">
-        <v>923</v>
+        <v>905</v>
       </c>
       <c r="F331" t="s">
-        <v>919</v>
+        <v>926</v>
       </c>
       <c r="G331" t="s">
-        <v>926</v>
+        <v>908</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
-        <v>30</v>
+        <v>128</v>
       </c>
       <c r="C332" t="s">
-        <v>842</v>
+        <v>928</v>
       </c>
       <c r="D332" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E332" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="F332" t="s">
-        <v>928</v>
+        <v>926</v>
       </c>
       <c r="G332" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C333" t="s">
-        <v>930</v>
+        <v>921</v>
       </c>
       <c r="D333" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E333" t="s">
         <v>931</v>
       </c>
       <c r="F333" t="s">
+        <v>926</v>
+      </c>
+      <c r="G333" t="s">
         <v>932</v>
-      </c>
-[...1 lines deleted...]
-        <v>933</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C334" t="s">
-        <v>934</v>
+        <v>909</v>
       </c>
       <c r="D334" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E334" t="s">
-        <v>935</v>
+        <v>905</v>
       </c>
       <c r="F334" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
       <c r="G334" t="s">
-        <v>936</v>
+        <v>933</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C335" t="s">
-        <v>797</v>
+        <v>919</v>
       </c>
       <c r="D335" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E335" t="s">
-        <v>937</v>
+        <v>931</v>
       </c>
       <c r="F335" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
       <c r="G335" t="s">
-        <v>938</v>
+        <v>934</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
         <v>7</v>
       </c>
       <c r="C336" t="s">
-        <v>939</v>
+        <v>841</v>
       </c>
       <c r="D336" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E336" t="s">
-        <v>940</v>
+        <v>865</v>
       </c>
       <c r="F336" t="s">
-        <v>941</v>
+        <v>935</v>
       </c>
       <c r="G336" t="s">
-        <v>942</v>
+        <v>936</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C337" t="s">
-        <v>943</v>
+        <v>863</v>
       </c>
       <c r="D337" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E337" t="s">
-        <v>848</v>
+        <v>868</v>
       </c>
       <c r="F337" t="s">
+        <v>935</v>
+      </c>
+      <c r="G337" t="s">
         <v>937</v>
-      </c>
-[...1 lines deleted...]
-        <v>944</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
         <v>7</v>
       </c>
       <c r="C338" t="s">
-        <v>757</v>
+        <v>838</v>
       </c>
       <c r="D338" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E338" t="s">
-        <v>940</v>
+        <v>879</v>
       </c>
       <c r="F338" t="s">
-        <v>945</v>
+        <v>935</v>
       </c>
       <c r="G338" t="s">
-        <v>946</v>
+        <v>938</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
         <v>7</v>
       </c>
       <c r="C339" t="s">
-        <v>866</v>
+        <v>874</v>
       </c>
       <c r="D339" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E339" t="s">
-        <v>907</v>
+        <v>879</v>
       </c>
       <c r="F339" t="s">
-        <v>945</v>
+        <v>939</v>
       </c>
       <c r="G339" t="s">
-        <v>947</v>
+        <v>940</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
         <v>7</v>
       </c>
       <c r="C340" t="s">
-        <v>922</v>
+        <v>941</v>
       </c>
       <c r="D340" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E340" t="s">
-        <v>905</v>
+        <v>836</v>
       </c>
       <c r="F340" t="s">
-        <v>945</v>
+        <v>939</v>
       </c>
       <c r="G340" t="s">
-        <v>948</v>
+        <v>942</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C341" t="s">
-        <v>949</v>
+        <v>838</v>
       </c>
       <c r="D341" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E341" t="s">
-        <v>919</v>
+        <v>880</v>
       </c>
       <c r="F341" t="s">
-        <v>950</v>
+        <v>943</v>
       </c>
       <c r="G341" t="s">
-        <v>951</v>
+        <v>944</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C342" t="s">
-        <v>862</v>
+        <v>876</v>
       </c>
       <c r="D342" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E342" t="s">
-        <v>952</v>
+        <v>945</v>
       </c>
       <c r="F342" t="s">
-        <v>950</v>
+        <v>943</v>
       </c>
       <c r="G342" t="s">
-        <v>953</v>
+        <v>946</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C343" t="s">
-        <v>954</v>
+        <v>841</v>
       </c>
       <c r="D343" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E343" t="s">
-        <v>919</v>
+        <v>892</v>
       </c>
       <c r="F343" t="s">
-        <v>950</v>
+        <v>947</v>
       </c>
       <c r="G343" t="s">
-        <v>955</v>
+        <v>948</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="C344" t="s">
-        <v>925</v>
+        <v>949</v>
       </c>
       <c r="D344" t="s">
-        <v>9</v>
+        <v>217</v>
       </c>
       <c r="E344" t="s">
-        <v>928</v>
+        <v>839</v>
       </c>
       <c r="F344" t="s">
-        <v>956</v>
+        <v>931</v>
       </c>
       <c r="G344" t="s">
-        <v>957</v>
+        <v>950</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C345" t="s">
-        <v>958</v>
+        <v>915</v>
       </c>
       <c r="D345" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E345" t="s">
-        <v>959</v>
+        <v>951</v>
       </c>
       <c r="F345" t="s">
-        <v>960</v>
+        <v>952</v>
       </c>
       <c r="G345" t="s">
-        <v>961</v>
+        <v>953</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C346" t="s">
-        <v>782</v>
+        <v>925</v>
       </c>
       <c r="D346" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E346" t="s">
-        <v>962</v>
+        <v>954</v>
       </c>
       <c r="F346" t="s">
-        <v>962</v>
+        <v>955</v>
       </c>
       <c r="G346" t="s">
-        <v>963</v>
+        <v>956</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347" t="s">
         <v>7</v>
       </c>
       <c r="C347" t="s">
-        <v>949</v>
+        <v>957</v>
       </c>
       <c r="D347" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E347" t="s">
-        <v>964</v>
+        <v>939</v>
       </c>
       <c r="F347" t="s">
-        <v>965</v>
+        <v>951</v>
       </c>
       <c r="G347" t="s">
-        <v>966</v>
+        <v>958</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
-        <v>7</v>
+        <v>959</v>
       </c>
       <c r="C348" t="s">
-        <v>967</v>
+        <v>633</v>
       </c>
       <c r="D348" t="s">
-        <v>9</v>
+        <v>98</v>
       </c>
       <c r="E348" t="s">
-        <v>968</v>
+        <v>895</v>
       </c>
       <c r="F348" t="s">
-        <v>969</v>
+        <v>960</v>
       </c>
       <c r="G348" t="s">
-        <v>970</v>
+        <v>961</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C349" t="s">
-        <v>760</v>
+        <v>923</v>
       </c>
       <c r="D349" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E349" t="s">
-        <v>971</v>
+        <v>962</v>
       </c>
       <c r="F349" t="s">
-        <v>972</v>
+        <v>963</v>
       </c>
       <c r="G349" t="s">
-        <v>973</v>
+        <v>964</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C350" t="s">
-        <v>974</v>
+        <v>917</v>
       </c>
       <c r="D350" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E350" t="s">
-        <v>975</v>
+        <v>965</v>
       </c>
       <c r="F350" t="s">
-        <v>976</v>
+        <v>966</v>
       </c>
       <c r="G350" t="s">
-        <v>977</v>
+        <v>967</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
-        <v>7</v>
+        <v>578</v>
       </c>
       <c r="C351" t="s">
-        <v>934</v>
+        <v>957</v>
       </c>
       <c r="D351" t="s">
-        <v>9</v>
+        <v>321</v>
       </c>
       <c r="E351" t="s">
-        <v>978</v>
+        <v>879</v>
       </c>
       <c r="F351" t="s">
-        <v>979</v>
+        <v>968</v>
       </c>
       <c r="G351" t="s">
-        <v>980</v>
+        <v>969</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="C352" t="s">
-        <v>915</v>
+        <v>970</v>
       </c>
       <c r="D352" t="s">
         <v>9</v>
       </c>
       <c r="E352" t="s">
-        <v>981</v>
+        <v>971</v>
       </c>
       <c r="F352" t="s">
-        <v>981</v>
+        <v>962</v>
       </c>
       <c r="G352" t="s">
-        <v>982</v>
+        <v>972</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C353" t="s">
-        <v>813</v>
+        <v>973</v>
       </c>
       <c r="D353" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E353" t="s">
-        <v>983</v>
+        <v>974</v>
       </c>
       <c r="F353" t="s">
-        <v>983</v>
+        <v>332</v>
       </c>
       <c r="G353" t="s">
-        <v>984</v>
+        <v>975</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354" t="s">
         <v>7</v>
       </c>
       <c r="C354" t="s">
-        <v>880</v>
+        <v>957</v>
       </c>
       <c r="D354" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E354" t="s">
-        <v>985</v>
+        <v>976</v>
       </c>
       <c r="F354" t="s">
-        <v>986</v>
+        <v>977</v>
       </c>
       <c r="G354" t="s">
-        <v>987</v>
+        <v>978</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355" t="s">
         <v>7</v>
       </c>
       <c r="C355" t="s">
-        <v>988</v>
+        <v>973</v>
       </c>
       <c r="D355" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E355" t="s">
-        <v>989</v>
+        <v>332</v>
       </c>
       <c r="F355" t="s">
-        <v>986</v>
+        <v>979</v>
       </c>
       <c r="G355" t="s">
-        <v>990</v>
+        <v>980</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="C356" t="s">
-        <v>991</v>
+        <v>633</v>
       </c>
       <c r="D356" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E356" t="s">
-        <v>992</v>
+        <v>965</v>
       </c>
       <c r="F356" t="s">
-        <v>992</v>
+        <v>981</v>
       </c>
       <c r="G356" t="s">
-        <v>993</v>
+        <v>982</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C357" t="s">
-        <v>859</v>
+        <v>874</v>
       </c>
       <c r="D357" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E357" t="s">
-        <v>994</v>
+        <v>332</v>
       </c>
       <c r="F357" t="s">
-        <v>994</v>
+        <v>983</v>
       </c>
       <c r="G357" t="s">
-        <v>995</v>
+        <v>984</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358" t="s">
         <v>7</v>
       </c>
       <c r="C358" t="s">
-        <v>896</v>
+        <v>985</v>
       </c>
       <c r="D358" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E358" t="s">
-        <v>968</v>
+        <v>986</v>
       </c>
       <c r="F358" t="s">
-        <v>994</v>
+        <v>983</v>
       </c>
       <c r="G358" t="s">
-        <v>996</v>
+        <v>987</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C359" t="s">
-        <v>997</v>
+        <v>988</v>
       </c>
       <c r="D359" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E359" t="s">
-        <v>969</v>
+        <v>989</v>
       </c>
       <c r="F359" t="s">
-        <v>998</v>
+        <v>983</v>
       </c>
       <c r="G359" t="s">
-        <v>999</v>
+        <v>990</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360" t="s">
         <v>7</v>
       </c>
       <c r="C360" t="s">
-        <v>922</v>
+        <v>870</v>
       </c>
       <c r="D360" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E360" t="s">
-        <v>972</v>
+        <v>991</v>
       </c>
       <c r="F360" t="s">
-        <v>998</v>
+        <v>983</v>
       </c>
       <c r="G360" t="s">
-        <v>1000</v>
+        <v>992</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="C361" t="s">
-        <v>997</v>
+        <v>633</v>
       </c>
       <c r="D361" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E361" t="s">
-        <v>1001</v>
+        <v>993</v>
       </c>
       <c r="F361" t="s">
-        <v>1002</v>
+        <v>994</v>
       </c>
       <c r="G361" t="s">
-        <v>1003</v>
+        <v>995</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C362" t="s">
-        <v>1004</v>
+        <v>891</v>
       </c>
       <c r="D362" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E362" t="s">
-        <v>969</v>
+        <v>994</v>
       </c>
       <c r="F362" t="s">
-        <v>1005</v>
+        <v>994</v>
       </c>
       <c r="G362" t="s">
-        <v>1006</v>
+        <v>996</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C363" t="s">
-        <v>1004</v>
+        <v>997</v>
       </c>
       <c r="D363" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E363" t="s">
-        <v>992</v>
+        <v>998</v>
       </c>
       <c r="F363" t="s">
-        <v>1007</v>
+        <v>994</v>
       </c>
       <c r="G363" t="s">
-        <v>1008</v>
+        <v>999</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364" t="s">
-        <v>380</v>
+        <v>22</v>
       </c>
       <c r="C364" t="s">
-        <v>546</v>
+        <v>1000</v>
       </c>
       <c r="D364" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E364" t="s">
-        <v>976</v>
+        <v>998</v>
       </c>
       <c r="F364" t="s">
-        <v>1009</v>
+        <v>994</v>
       </c>
       <c r="G364" t="s">
-        <v>1010</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C365" t="s">
-        <v>925</v>
+        <v>923</v>
       </c>
       <c r="D365" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E365" t="s">
-        <v>1011</v>
+        <v>1002</v>
       </c>
       <c r="F365" t="s">
-        <v>1012</v>
+        <v>1003</v>
       </c>
       <c r="G365" t="s">
-        <v>1013</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366" t="s">
         <v>7</v>
       </c>
       <c r="C366" t="s">
-        <v>1014</v>
+        <v>973</v>
       </c>
       <c r="D366" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E366" t="s">
-        <v>1015</v>
+        <v>1005</v>
       </c>
       <c r="F366" t="s">
-        <v>1016</v>
+        <v>1006</v>
       </c>
       <c r="G366" t="s">
-        <v>1017</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C367" t="s">
-        <v>1018</v>
+        <v>1008</v>
       </c>
       <c r="D367" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E367" t="s">
-        <v>1019</v>
+        <v>1009</v>
       </c>
       <c r="F367" t="s">
-        <v>1020</v>
+        <v>1002</v>
       </c>
       <c r="G367" t="s">
-        <v>1021</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C368" t="s">
-        <v>1022</v>
+        <v>878</v>
       </c>
       <c r="D368" t="s">
         <v>9</v>
       </c>
       <c r="E368" t="s">
-        <v>1019</v>
+        <v>1011</v>
       </c>
       <c r="F368" t="s">
-        <v>1023</v>
+        <v>1002</v>
       </c>
       <c r="G368" t="s">
-        <v>980</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369" t="s">
         <v>7</v>
       </c>
       <c r="C369" t="s">
-        <v>1024</v>
+        <v>1000</v>
       </c>
       <c r="D369" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E369" t="s">
-        <v>1025</v>
+        <v>1013</v>
       </c>
       <c r="F369" t="s">
-        <v>1026</v>
+        <v>1014</v>
       </c>
       <c r="G369" t="s">
-        <v>1027</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C370" t="s">
-        <v>1028</v>
+        <v>1016</v>
       </c>
       <c r="D370" t="s">
         <v>9</v>
       </c>
       <c r="E370" t="s">
-        <v>1009</v>
+        <v>929</v>
       </c>
       <c r="F370" t="s">
-        <v>1029</v>
+        <v>1011</v>
       </c>
       <c r="G370" t="s">
-        <v>1030</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371" t="s">
         <v>7</v>
       </c>
       <c r="C371" t="s">
-        <v>949</v>
+        <v>838</v>
       </c>
       <c r="D371" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E371" t="s">
-        <v>1009</v>
+        <v>1013</v>
       </c>
       <c r="F371" t="s">
-        <v>1029</v>
+        <v>1018</v>
       </c>
       <c r="G371" t="s">
-        <v>1031</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372" t="s">
         <v>7</v>
       </c>
       <c r="C372" t="s">
-        <v>934</v>
+        <v>876</v>
       </c>
       <c r="D372" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E372" t="s">
-        <v>1012</v>
+        <v>983</v>
       </c>
       <c r="F372" t="s">
-        <v>1029</v>
+        <v>1018</v>
       </c>
       <c r="G372" t="s">
-        <v>1032</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373" t="s">
         <v>7</v>
       </c>
       <c r="C373" t="s">
-        <v>746</v>
+        <v>997</v>
       </c>
       <c r="D373" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E373" t="s">
-        <v>1012</v>
+        <v>981</v>
       </c>
       <c r="F373" t="s">
-        <v>1033</v>
+        <v>1018</v>
       </c>
       <c r="G373" t="s">
-        <v>1034</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C374" t="s">
-        <v>1035</v>
+        <v>1022</v>
       </c>
       <c r="D374" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E374" t="s">
-        <v>1036</v>
+        <v>994</v>
       </c>
       <c r="F374" t="s">
-        <v>1037</v>
+        <v>1023</v>
       </c>
       <c r="G374" t="s">
-        <v>1038</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C375" t="s">
-        <v>1039</v>
+        <v>941</v>
       </c>
       <c r="D375" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E375" t="s">
-        <v>1040</v>
+        <v>1025</v>
       </c>
       <c r="F375" t="s">
-        <v>1037</v>
+        <v>1023</v>
       </c>
       <c r="G375" t="s">
-        <v>1041</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C376" t="s">
-        <v>821</v>
+        <v>1027</v>
       </c>
       <c r="D376" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E376" t="s">
-        <v>1042</v>
+        <v>994</v>
       </c>
       <c r="F376" t="s">
-        <v>1037</v>
+        <v>1023</v>
       </c>
       <c r="G376" t="s">
-        <v>1043</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C377" t="s">
-        <v>1022</v>
+        <v>1000</v>
       </c>
       <c r="D377" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E377" t="s">
-        <v>1023</v>
+        <v>1003</v>
       </c>
       <c r="F377" t="s">
-        <v>1037</v>
+        <v>1029</v>
       </c>
       <c r="G377" t="s">
-        <v>1044</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378" t="s">
         <v>7</v>
       </c>
       <c r="C378" t="s">
-        <v>1045</v>
+        <v>1008</v>
       </c>
       <c r="D378" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E378" t="s">
-        <v>1026</v>
+        <v>1031</v>
       </c>
       <c r="F378" t="s">
-        <v>1046</v>
+        <v>1032</v>
       </c>
       <c r="G378" t="s">
-        <v>1047</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C379" t="s">
-        <v>1048</v>
+        <v>863</v>
       </c>
       <c r="D379" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E379" t="s">
-        <v>1049</v>
+        <v>1034</v>
       </c>
       <c r="F379" t="s">
-        <v>1050</v>
+        <v>1034</v>
       </c>
       <c r="G379" t="s">
-        <v>1051</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C380" t="s">
-        <v>866</v>
+        <v>1022</v>
       </c>
       <c r="D380" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E380" t="s">
-        <v>1052</v>
+        <v>1036</v>
       </c>
       <c r="F380" t="s">
-        <v>1053</v>
+        <v>1037</v>
       </c>
       <c r="G380" t="s">
-        <v>1054</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381">
         <v>380</v>
       </c>
       <c r="B381" t="s">
         <v>7</v>
       </c>
       <c r="C381" t="s">
-        <v>954</v>
+        <v>1022</v>
       </c>
       <c r="D381" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E381" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
       <c r="F381" t="s">
-        <v>1053</v>
+        <v>1040</v>
       </c>
       <c r="G381" t="s">
-        <v>1055</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382" t="s">
-        <v>556</v>
+        <v>7</v>
       </c>
       <c r="C382" t="s">
-        <v>872</v>
+        <v>841</v>
       </c>
       <c r="D382" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E382" t="s">
-        <v>1009</v>
+        <v>1042</v>
       </c>
       <c r="F382" t="s">
-        <v>1053</v>
+        <v>1043</v>
       </c>
       <c r="G382" t="s">
-        <v>1056</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383" t="s">
-        <v>556</v>
+        <v>7</v>
       </c>
       <c r="C383" t="s">
-        <v>797</v>
+        <v>1027</v>
       </c>
       <c r="D383" t="s">
-        <v>623</v>
+        <v>50</v>
       </c>
       <c r="E383" t="s">
-        <v>1057</v>
+        <v>1045</v>
       </c>
       <c r="F383" t="s">
-        <v>1053</v>
+        <v>1046</v>
       </c>
       <c r="G383" t="s">
-        <v>1058</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384">
         <v>383</v>
       </c>
       <c r="B384" t="s">
-        <v>556</v>
+        <v>7</v>
       </c>
       <c r="C384" t="s">
-        <v>943</v>
+        <v>1008</v>
       </c>
       <c r="D384" t="s">
-        <v>623</v>
+        <v>50</v>
       </c>
       <c r="E384" t="s">
-        <v>1023</v>
+        <v>1048</v>
       </c>
       <c r="F384" t="s">
-        <v>1053</v>
+        <v>1049</v>
       </c>
       <c r="G384" t="s">
-        <v>1031</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385">
         <v>384</v>
       </c>
       <c r="B385" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C385" t="s">
-        <v>997</v>
+        <v>870</v>
       </c>
       <c r="D385" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E385" t="s">
-        <v>1059</v>
+        <v>1051</v>
       </c>
       <c r="F385" t="s">
-        <v>1053</v>
+        <v>1051</v>
       </c>
       <c r="G385" t="s">
-        <v>1060</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386">
         <v>385</v>
       </c>
       <c r="B386" t="s">
-        <v>489</v>
+        <v>17</v>
       </c>
       <c r="C386" t="s">
-        <v>1024</v>
+        <v>894</v>
       </c>
       <c r="D386" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E386" t="s">
-        <v>1036</v>
+        <v>1053</v>
       </c>
       <c r="F386" t="s">
-        <v>1061</v>
+        <v>1053</v>
       </c>
       <c r="G386" t="s">
-        <v>1062</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387">
         <v>386</v>
       </c>
       <c r="B387" t="s">
         <v>7</v>
       </c>
       <c r="C387" t="s">
-        <v>719</v>
+        <v>957</v>
       </c>
       <c r="D387" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E387" t="s">
-        <v>1036</v>
+        <v>1055</v>
       </c>
       <c r="F387" t="s">
-        <v>1042</v>
+        <v>1056</v>
       </c>
       <c r="G387" t="s">
-        <v>1063</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388">
         <v>387</v>
       </c>
       <c r="B388" t="s">
         <v>7</v>
       </c>
       <c r="C388" t="s">
-        <v>750</v>
+        <v>1058</v>
       </c>
       <c r="D388" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E388" t="s">
-        <v>1040</v>
+        <v>1059</v>
       </c>
       <c r="F388" t="s">
-        <v>1064</v>
+        <v>1056</v>
       </c>
       <c r="G388" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389">
         <v>388</v>
       </c>
       <c r="B389" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C389" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="D389" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E389" t="s">
-        <v>1037</v>
+        <v>1062</v>
       </c>
       <c r="F389" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="G389" t="s">
-        <v>1067</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390">
         <v>389</v>
       </c>
       <c r="B390" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C390" t="s">
-        <v>934</v>
+        <v>874</v>
       </c>
       <c r="D390" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E390" t="s">
-        <v>1068</v>
+        <v>1064</v>
       </c>
       <c r="F390" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="G390" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391">
         <v>390</v>
       </c>
       <c r="B391" t="s">
         <v>7</v>
       </c>
       <c r="C391" t="s">
-        <v>1022</v>
+        <v>973</v>
       </c>
       <c r="D391" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E391" t="s">
-        <v>1061</v>
+        <v>1039</v>
       </c>
       <c r="F391" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="G391" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392">
         <v>391</v>
       </c>
       <c r="B392" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C392" t="s">
-        <v>1004</v>
+        <v>1058</v>
       </c>
       <c r="D392" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E392" t="s">
-        <v>1061</v>
+        <v>1040</v>
       </c>
       <c r="F392" t="s">
-        <v>1069</v>
+        <v>1067</v>
       </c>
       <c r="G392" t="s">
-        <v>1072</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393">
         <v>392</v>
       </c>
       <c r="B393" t="s">
-        <v>556</v>
+        <v>7</v>
       </c>
       <c r="C393" t="s">
-        <v>546</v>
+        <v>997</v>
       </c>
       <c r="D393" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E393" t="s">
-        <v>1073</v>
+        <v>1043</v>
       </c>
       <c r="F393" t="s">
+        <v>1067</v>
+      </c>
+      <c r="G393" t="s">
         <v>1069</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394">
         <v>393</v>
       </c>
       <c r="B394" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C394" t="s">
-        <v>760</v>
+        <v>1058</v>
       </c>
       <c r="D394" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E394" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="F394" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="G394" t="s">
-        <v>1076</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395">
         <v>394</v>
       </c>
       <c r="B395" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C395" t="s">
-        <v>880</v>
+        <v>1073</v>
       </c>
       <c r="D395" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E395" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F395" t="s">
+        <v>1074</v>
+      </c>
+      <c r="G395" t="s">
         <v>1075</v>
-      </c>
-[...4 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396">
         <v>395</v>
       </c>
       <c r="B396" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C396" t="s">
-        <v>546</v>
+        <v>1073</v>
       </c>
       <c r="D396" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E396" t="s">
+        <v>1062</v>
+      </c>
+      <c r="F396" t="s">
+        <v>1076</v>
+      </c>
+      <c r="G396" t="s">
         <v>1077</v>
-      </c>
-[...4 lines deleted...]
-        <v>1079</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397">
         <v>396</v>
       </c>
       <c r="B397" t="s">
-        <v>7</v>
+        <v>469</v>
       </c>
       <c r="C397" t="s">
-        <v>847</v>
+        <v>633</v>
       </c>
       <c r="D397" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E397" t="s">
-        <v>1080</v>
+        <v>1046</v>
       </c>
       <c r="F397" t="s">
         <v>1078</v>
       </c>
       <c r="G397" t="s">
-        <v>1081</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398">
         <v>397</v>
       </c>
       <c r="B398" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C398" t="s">
-        <v>1066</v>
+        <v>1000</v>
       </c>
       <c r="D398" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E398" t="s">
-        <v>1061</v>
+        <v>1080</v>
       </c>
       <c r="F398" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G398" t="s">
         <v>1082</v>
-      </c>
-[...1 lines deleted...]
-        <v>1083</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399">
         <v>398</v>
       </c>
       <c r="B399" t="s">
         <v>7</v>
       </c>
       <c r="C399" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D399" t="s">
+        <v>50</v>
+      </c>
+      <c r="E399" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F399" t="s">
         <v>1084</v>
       </c>
-      <c r="D399" t="s">
-[...2 lines deleted...]
-      <c r="E399" t="s">
+      <c r="G399" t="s">
         <v>1085</v>
-      </c>
-[...4 lines deleted...]
-        <v>1086</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400">
         <v>399</v>
       </c>
       <c r="B400" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C400" t="s">
-        <v>746</v>
+        <v>1086</v>
       </c>
       <c r="D400" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E400" t="s">
         <v>1087</v>
       </c>
       <c r="F400" t="s">
         <v>1088</v>
       </c>
       <c r="G400" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401">
         <v>400</v>
       </c>
       <c r="B401" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C401" t="s">
-        <v>954</v>
+        <v>1086</v>
       </c>
       <c r="D401" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E401" t="s">
+        <v>1087</v>
+      </c>
+      <c r="F401" t="s">
         <v>1090</v>
       </c>
-      <c r="F401" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G401" t="s">
-        <v>1091</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402">
         <v>401</v>
       </c>
       <c r="B402" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C402" t="s">
-        <v>719</v>
+        <v>1091</v>
       </c>
       <c r="D402" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E402" t="s">
-        <v>1064</v>
+        <v>1092</v>
       </c>
       <c r="F402" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="G402" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403">
         <v>402</v>
       </c>
       <c r="B403" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C403" t="s">
-        <v>934</v>
+        <v>800</v>
       </c>
       <c r="D403" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E403" t="s">
-        <v>1094</v>
+        <v>1078</v>
       </c>
       <c r="F403" t="s">
-        <v>1092</v>
+        <v>1095</v>
       </c>
       <c r="G403" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404">
         <v>403</v>
       </c>
       <c r="B404" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C404" t="s">
-        <v>896</v>
+        <v>1022</v>
       </c>
       <c r="D404" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E404" t="s">
-        <v>1096</v>
+        <v>1078</v>
       </c>
       <c r="F404" t="s">
-        <v>1092</v>
+        <v>1095</v>
       </c>
       <c r="G404" t="s">
         <v>1097</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405">
         <v>404</v>
       </c>
       <c r="B405" t="s">
         <v>7</v>
       </c>
       <c r="C405" t="s">
-        <v>1024</v>
+        <v>1008</v>
       </c>
       <c r="D405" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E405" t="s">
-        <v>1085</v>
+        <v>1081</v>
       </c>
       <c r="F405" t="s">
+        <v>1095</v>
+      </c>
+      <c r="G405" t="s">
         <v>1098</v>
-      </c>
-[...1 lines deleted...]
-        <v>1099</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406">
         <v>405</v>
       </c>
       <c r="B406" t="s">
         <v>7</v>
       </c>
       <c r="C406" t="s">
-        <v>1066</v>
+        <v>827</v>
       </c>
       <c r="D406" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E406" t="s">
+        <v>1081</v>
+      </c>
+      <c r="F406" t="s">
+        <v>1099</v>
+      </c>
+      <c r="G406" t="s">
         <v>1100</v>
-      </c>
-[...4 lines deleted...]
-        <v>1101</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407">
         <v>406</v>
       </c>
       <c r="B407" t="s">
         <v>7</v>
       </c>
       <c r="C407" t="s">
-        <v>746</v>
+        <v>1091</v>
       </c>
       <c r="D407" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E407" t="s">
-        <v>1064</v>
+        <v>1101</v>
       </c>
       <c r="F407" t="s">
-        <v>1098</v>
+        <v>1102</v>
       </c>
       <c r="G407" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408">
         <v>407</v>
       </c>
       <c r="B408" t="s">
         <v>7</v>
       </c>
       <c r="C408" t="s">
-        <v>719</v>
+        <v>831</v>
       </c>
       <c r="D408" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E408" t="s">
-        <v>1100</v>
+        <v>1104</v>
       </c>
       <c r="F408" t="s">
-        <v>1098</v>
+        <v>1102</v>
       </c>
       <c r="G408" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409">
         <v>408</v>
       </c>
       <c r="B409" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C409" t="s">
-        <v>750</v>
+        <v>902</v>
       </c>
       <c r="D409" t="s">
         <v>9</v>
       </c>
       <c r="E409" t="s">
-        <v>1069</v>
+        <v>1106</v>
       </c>
       <c r="F409" t="s">
-        <v>1104</v>
+        <v>1102</v>
       </c>
       <c r="G409" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410">
         <v>409</v>
       </c>
       <c r="B410" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C410" t="s">
-        <v>925</v>
+        <v>1086</v>
       </c>
       <c r="D410" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E410" t="s">
-        <v>1106</v>
+        <v>1090</v>
       </c>
       <c r="F410" t="s">
-        <v>1104</v>
+        <v>1102</v>
       </c>
       <c r="G410" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411">
         <v>410</v>
       </c>
       <c r="B411" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C411" t="s">
-        <v>546</v>
+        <v>1109</v>
       </c>
       <c r="D411" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E411" t="s">
-        <v>1108</v>
+        <v>1093</v>
       </c>
       <c r="F411" t="s">
-        <v>1106</v>
+        <v>1110</v>
       </c>
       <c r="G411" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412">
         <v>411</v>
       </c>
       <c r="B412" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C412" t="s">
-        <v>922</v>
+        <v>827</v>
       </c>
       <c r="D412" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E412" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="F412" t="s">
-        <v>1106</v>
+        <v>1113</v>
       </c>
       <c r="G412" t="s">
-        <v>1111</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413">
         <v>412</v>
       </c>
       <c r="B413" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C413" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="D413" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E413" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="F413" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="G413" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414">
         <v>413</v>
       </c>
       <c r="B414" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C414" t="s">
-        <v>893</v>
+        <v>1027</v>
       </c>
       <c r="D414" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E414" t="s">
-        <v>1112</v>
+        <v>1101</v>
       </c>
       <c r="F414" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="G414" t="s">
-        <v>1114</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415">
         <v>414</v>
       </c>
       <c r="B415" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C415" t="s">
-        <v>797</v>
+        <v>949</v>
       </c>
       <c r="D415" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E415" t="s">
-        <v>1116</v>
+        <v>1078</v>
       </c>
       <c r="F415" t="s">
         <v>1116</v>
       </c>
       <c r="G415" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416">
         <v>415</v>
       </c>
       <c r="B416" t="s">
-        <v>7</v>
+        <v>643</v>
       </c>
       <c r="C416" t="s">
-        <v>1118</v>
+        <v>878</v>
       </c>
       <c r="D416" t="s">
-        <v>9</v>
+        <v>706</v>
       </c>
       <c r="E416" t="s">
-        <v>1098</v>
+        <v>1120</v>
       </c>
       <c r="F416" t="s">
-        <v>1119</v>
+        <v>1116</v>
       </c>
       <c r="G416" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417">
         <v>416</v>
       </c>
       <c r="B417" t="s">
-        <v>7</v>
+        <v>643</v>
       </c>
       <c r="C417" t="s">
-        <v>1121</v>
+        <v>1016</v>
       </c>
       <c r="D417" t="s">
-        <v>9</v>
+        <v>706</v>
       </c>
       <c r="E417" t="s">
-        <v>1113</v>
+        <v>1090</v>
       </c>
       <c r="F417" t="s">
-        <v>1075</v>
+        <v>1116</v>
       </c>
       <c r="G417" t="s">
-        <v>1122</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418">
         <v>417</v>
       </c>
       <c r="B418" t="s">
         <v>7</v>
       </c>
       <c r="C418" t="s">
-        <v>943</v>
+        <v>1058</v>
       </c>
       <c r="D418" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E418" t="s">
-        <v>1115</v>
+        <v>1122</v>
       </c>
       <c r="F418" t="s">
+        <v>1116</v>
+      </c>
+      <c r="G418" t="s">
         <v>1123</v>
-      </c>
-[...1 lines deleted...]
-        <v>1124</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419">
         <v>418</v>
       </c>
       <c r="B419" t="s">
-        <v>7</v>
+        <v>578</v>
       </c>
       <c r="C419" t="s">
-        <v>847</v>
+        <v>1091</v>
       </c>
       <c r="D419" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E419" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
       <c r="F419" t="s">
-        <v>1110</v>
+        <v>1124</v>
       </c>
       <c r="G419" t="s">
         <v>1125</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420">
         <v>419</v>
       </c>
       <c r="B420" t="s">
         <v>7</v>
       </c>
       <c r="C420" t="s">
-        <v>943</v>
+        <v>800</v>
       </c>
       <c r="D420" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E420" t="s">
-        <v>1113</v>
+        <v>1101</v>
       </c>
       <c r="F420" t="s">
+        <v>1106</v>
+      </c>
+      <c r="G420" t="s">
         <v>1126</v>
-      </c>
-[...1 lines deleted...]
-        <v>1127</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421">
         <v>420</v>
       </c>
       <c r="B421" t="s">
         <v>7</v>
       </c>
       <c r="C421" t="s">
-        <v>797</v>
+        <v>831</v>
       </c>
       <c r="D421" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E421" t="s">
-        <v>1115</v>
+        <v>1104</v>
       </c>
       <c r="F421" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="G421" t="s">
         <v>1128</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422">
         <v>421</v>
       </c>
       <c r="B422" t="s">
         <v>7</v>
       </c>
       <c r="C422" t="s">
-        <v>893</v>
+        <v>1109</v>
       </c>
       <c r="D422" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E422" t="s">
-        <v>1116</v>
+        <v>1102</v>
       </c>
       <c r="F422" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="G422" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423">
         <v>422</v>
       </c>
       <c r="B423" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C423" t="s">
-        <v>750</v>
+        <v>1008</v>
       </c>
       <c r="D423" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E423" t="s">
         <v>1130</v>
       </c>
       <c r="F423" t="s">
-        <v>1126</v>
+        <v>1131</v>
       </c>
       <c r="G423" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424">
         <v>423</v>
       </c>
       <c r="B424" t="s">
         <v>7</v>
       </c>
       <c r="C424" t="s">
-        <v>546</v>
+        <v>1086</v>
       </c>
       <c r="D424" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E424" t="s">
-        <v>1132</v>
+        <v>1124</v>
       </c>
       <c r="F424" t="s">
-        <v>1126</v>
+        <v>1131</v>
       </c>
       <c r="G424" t="s">
         <v>1133</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425">
         <v>424</v>
       </c>
       <c r="B425" t="s">
         <v>7</v>
       </c>
       <c r="C425" t="s">
-        <v>872</v>
+        <v>1073</v>
       </c>
       <c r="D425" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E425" t="s">
-        <v>1130</v>
+        <v>1124</v>
       </c>
       <c r="F425" t="s">
-        <v>1126</v>
+        <v>1131</v>
       </c>
       <c r="G425" t="s">
         <v>1134</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="A426">
         <v>425</v>
       </c>
       <c r="B426" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C426" t="s">
-        <v>949</v>
+        <v>633</v>
       </c>
       <c r="D426" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E426" t="s">
         <v>1135</v>
       </c>
       <c r="F426" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="G426" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427">
         <v>426</v>
       </c>
       <c r="B427" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C427" t="s">
+        <v>841</v>
+      </c>
+      <c r="D427" t="s">
+        <v>50</v>
+      </c>
+      <c r="E427" t="s">
         <v>1137</v>
       </c>
-      <c r="D427" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F427" t="s">
-        <v>1096</v>
+        <v>1131</v>
       </c>
       <c r="G427" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="A428">
         <v>427</v>
       </c>
       <c r="B428" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C428" t="s">
-        <v>1066</v>
+        <v>957</v>
       </c>
       <c r="D428" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E428" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F428" t="s">
-        <v>1140</v>
+        <v>1131</v>
       </c>
       <c r="G428" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="A429">
         <v>428</v>
       </c>
       <c r="B429" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C429" t="s">
-        <v>997</v>
+        <v>633</v>
       </c>
       <c r="D429" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E429" t="s">
         <v>1139</v>
       </c>
       <c r="F429" t="s">
         <v>1140</v>
       </c>
       <c r="G429" t="s">
-        <v>1142</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430">
         <v>429</v>
       </c>
       <c r="B430" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C430" t="s">
-        <v>954</v>
+        <v>928</v>
       </c>
       <c r="D430" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E430" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
       <c r="F430" t="s">
         <v>1140</v>
       </c>
       <c r="G430" t="s">
         <v>1143</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431">
         <v>430</v>
       </c>
       <c r="B431" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C431" t="s">
-        <v>1004</v>
+        <v>1109</v>
       </c>
       <c r="D431" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E431" t="s">
+        <v>1124</v>
+      </c>
+      <c r="F431" t="s">
         <v>1144</v>
-      </c>
-[...1 lines deleted...]
-        <v>1140</v>
       </c>
       <c r="G431" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432">
         <v>431</v>
       </c>
       <c r="B432" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C432" t="s">
-        <v>1022</v>
+        <v>928</v>
       </c>
       <c r="D432" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E432" t="s">
         <v>1146</v>
       </c>
       <c r="F432" t="s">
-        <v>1090</v>
+        <v>1139</v>
       </c>
       <c r="G432" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433">
         <v>432</v>
       </c>
       <c r="B433" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C433" t="s">
-        <v>1024</v>
+        <v>827</v>
       </c>
       <c r="D433" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E433" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="F433" t="s">
-        <v>1090</v>
+        <v>1149</v>
       </c>
       <c r="G433" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434">
         <v>433</v>
       </c>
       <c r="B434" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C434" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D434" t="s">
+        <v>50</v>
+      </c>
+      <c r="E434" t="s">
+        <v>1151</v>
+      </c>
+      <c r="F434" t="s">
         <v>1149</v>
       </c>
-      <c r="D434" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G434" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435">
         <v>434</v>
       </c>
       <c r="B435" t="s">
         <v>22</v>
       </c>
       <c r="C435" t="s">
-        <v>847</v>
+        <v>800</v>
       </c>
       <c r="D435" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E435" t="s">
-        <v>1151</v>
+        <v>1127</v>
       </c>
       <c r="F435" t="s">
-        <v>1094</v>
+        <v>1153</v>
       </c>
       <c r="G435" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436">
         <v>435</v>
       </c>
       <c r="B436" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C436" t="s">
-        <v>746</v>
+        <v>1008</v>
       </c>
       <c r="D436" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E436" t="s">
+        <v>1155</v>
+      </c>
+      <c r="F436" t="s">
         <v>1153</v>
       </c>
-      <c r="F436" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G436" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437">
         <v>436</v>
       </c>
       <c r="B437" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C437" t="s">
-        <v>750</v>
+        <v>973</v>
       </c>
       <c r="D437" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E437" t="s">
+        <v>1157</v>
+      </c>
+      <c r="F437" t="s">
         <v>1153</v>
       </c>
-      <c r="F437" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G437" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438">
         <v>437</v>
       </c>
       <c r="B438" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C438" t="s">
-        <v>719</v>
+        <v>1091</v>
       </c>
       <c r="D438" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E438" t="s">
-        <v>1153</v>
+        <v>1146</v>
       </c>
       <c r="F438" t="s">
-        <v>1154</v>
+        <v>1159</v>
       </c>
       <c r="G438" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439">
         <v>438</v>
       </c>
       <c r="B439" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C439" t="s">
-        <v>893</v>
+        <v>1109</v>
       </c>
       <c r="D439" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E439" t="s">
-        <v>1116</v>
+        <v>1161</v>
       </c>
       <c r="F439" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="G439" t="s">
-        <v>1159</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440">
         <v>439</v>
       </c>
       <c r="B440" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C440" t="s">
-        <v>943</v>
+        <v>827</v>
       </c>
       <c r="D440" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E440" t="s">
-        <v>1160</v>
+        <v>1127</v>
       </c>
       <c r="F440" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="G440" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441">
         <v>440</v>
       </c>
       <c r="B441" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="C441" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="D441" t="s">
-        <v>262</v>
+        <v>50</v>
       </c>
       <c r="E441" t="s">
-        <v>1110</v>
+        <v>1161</v>
       </c>
       <c r="F441" t="s">
-        <v>1162</v>
+        <v>1159</v>
       </c>
       <c r="G441" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442">
         <v>441</v>
       </c>
       <c r="B442" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C442" t="s">
-        <v>872</v>
+        <v>831</v>
       </c>
       <c r="D442" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E442" t="s">
-        <v>1164</v>
+        <v>1131</v>
       </c>
       <c r="F442" t="s">
         <v>1165</v>
       </c>
       <c r="G442" t="s">
         <v>1166</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443">
         <v>442</v>
       </c>
       <c r="B443" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C443" t="s">
-        <v>546</v>
+        <v>1000</v>
       </c>
       <c r="D443" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E443" t="s">
         <v>1167</v>
       </c>
       <c r="F443" t="s">
         <v>1165</v>
       </c>
       <c r="G443" t="s">
         <v>1168</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="A444">
         <v>443</v>
       </c>
       <c r="B444" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C444" t="s">
-        <v>872</v>
+        <v>633</v>
       </c>
       <c r="D444" t="s">
         <v>9</v>
       </c>
       <c r="E444" t="s">
-        <v>1132</v>
+        <v>1169</v>
       </c>
       <c r="F444" t="s">
-        <v>1153</v>
+        <v>1167</v>
       </c>
       <c r="G444" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445">
         <v>444</v>
       </c>
       <c r="B445" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C445" t="s">
-        <v>847</v>
+        <v>997</v>
       </c>
       <c r="D445" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E445" t="s">
-        <v>1108</v>
+        <v>1171</v>
       </c>
       <c r="F445" t="s">
-        <v>1170</v>
+        <v>1167</v>
       </c>
       <c r="G445" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446">
         <v>445</v>
       </c>
       <c r="B446" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C446" t="s">
-        <v>893</v>
+        <v>949</v>
       </c>
       <c r="D446" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E446" t="s">
-        <v>1108</v>
+        <v>1173</v>
       </c>
       <c r="F446" t="s">
-        <v>1170</v>
+        <v>1174</v>
       </c>
       <c r="G446" t="s">
-        <v>1171</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447">
         <v>446</v>
       </c>
       <c r="B447" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C447" t="s">
-        <v>746</v>
+        <v>970</v>
       </c>
       <c r="D447" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E447" t="s">
-        <v>1108</v>
+        <v>1173</v>
       </c>
       <c r="F447" t="s">
-        <v>1170</v>
+        <v>1176</v>
       </c>
       <c r="G447" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="A448">
         <v>447</v>
       </c>
       <c r="B448" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C448" t="s">
-        <v>797</v>
+        <v>878</v>
       </c>
       <c r="D448" t="s">
         <v>9</v>
       </c>
       <c r="E448" t="s">
-        <v>1173</v>
+        <v>1177</v>
       </c>
       <c r="F448" t="s">
-        <v>1174</v>
+        <v>1177</v>
       </c>
       <c r="G448" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="A449">
         <v>448</v>
       </c>
       <c r="B449" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C449" t="s">
-        <v>797</v>
+        <v>1179</v>
       </c>
       <c r="D449" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E449" t="s">
-        <v>1176</v>
+        <v>1159</v>
       </c>
       <c r="F449" t="s">
-        <v>1177</v>
+        <v>1180</v>
       </c>
       <c r="G449" t="s">
-        <v>1178</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450">
         <v>449</v>
       </c>
       <c r="B450" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C450" t="s">
-        <v>943</v>
+        <v>970</v>
       </c>
       <c r="D450" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E450" t="s">
-        <v>1176</v>
+        <v>1174</v>
       </c>
       <c r="F450" t="s">
-        <v>1177</v>
+        <v>1137</v>
       </c>
       <c r="G450" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451">
         <v>450</v>
       </c>
       <c r="B451" t="s">
         <v>7</v>
       </c>
       <c r="C451" t="s">
-        <v>872</v>
+        <v>1016</v>
       </c>
       <c r="D451" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E451" t="s">
-        <v>1162</v>
+        <v>1176</v>
       </c>
       <c r="F451" t="s">
-        <v>1108</v>
+        <v>1183</v>
       </c>
       <c r="G451" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="A452">
         <v>451</v>
       </c>
       <c r="B452" t="s">
         <v>7</v>
       </c>
       <c r="C452" t="s">
-        <v>1181</v>
+        <v>928</v>
       </c>
       <c r="D452" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E452" t="s">
-        <v>1162</v>
+        <v>1167</v>
       </c>
       <c r="F452" t="s">
-        <v>1164</v>
+        <v>1171</v>
       </c>
       <c r="G452" t="s">
-        <v>1182</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="A453">
         <v>452</v>
       </c>
       <c r="B453" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C453" t="s">
-        <v>872</v>
+        <v>1016</v>
       </c>
       <c r="D453" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E453" t="s">
-        <v>1144</v>
+        <v>1174</v>
       </c>
       <c r="F453" t="s">
-        <v>1144</v>
+        <v>1186</v>
       </c>
       <c r="G453" t="s">
-        <v>1183</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454">
         <v>453</v>
       </c>
       <c r="B454" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C454" t="s">
-        <v>872</v>
+        <v>878</v>
       </c>
       <c r="D454" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E454" t="s">
         <v>1176</v>
       </c>
       <c r="F454" t="s">
-        <v>1176</v>
+        <v>1186</v>
       </c>
       <c r="G454" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455">
         <v>454</v>
       </c>
       <c r="B455" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C455" t="s">
-        <v>546</v>
+        <v>970</v>
       </c>
       <c r="D455" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E455" t="s">
-        <v>1185</v>
+        <v>1177</v>
       </c>
       <c r="F455" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="G455" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="A456">
         <v>455</v>
       </c>
       <c r="B456" t="s">
         <v>7</v>
       </c>
       <c r="C456" t="s">
-        <v>1187</v>
+        <v>831</v>
       </c>
       <c r="D456" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E456" t="s">
-        <v>1174</v>
+        <v>1190</v>
       </c>
       <c r="F456" t="s">
-        <v>1188</v>
+        <v>1186</v>
       </c>
       <c r="G456" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="A457">
         <v>456</v>
       </c>
       <c r="B457" t="s">
         <v>7</v>
       </c>
       <c r="C457" t="s">
-        <v>546</v>
+        <v>633</v>
       </c>
       <c r="D457" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E457" t="s">
-        <v>1162</v>
+        <v>1192</v>
       </c>
       <c r="F457" t="s">
-        <v>1190</v>
+        <v>1186</v>
       </c>
       <c r="G457" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="A458">
         <v>457</v>
       </c>
       <c r="B458" t="s">
-        <v>489</v>
+        <v>7</v>
       </c>
       <c r="C458" t="s">
-        <v>546</v>
+        <v>949</v>
       </c>
       <c r="D458" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E458" t="s">
-        <v>1123</v>
+        <v>1190</v>
       </c>
       <c r="F458" t="s">
-        <v>1192</v>
+        <v>1186</v>
       </c>
       <c r="G458" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="A459">
         <v>458</v>
       </c>
       <c r="B459" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C459" t="s">
-        <v>1194</v>
+        <v>1022</v>
       </c>
       <c r="D459" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E459" t="s">
         <v>1195</v>
       </c>
       <c r="F459" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G459" t="s">
         <v>1196</v>
-      </c>
-[...1 lines deleted...]
-        <v>1197</v>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="A460">
         <v>459</v>
       </c>
       <c r="B460" t="s">
-        <v>556</v>
+        <v>7</v>
       </c>
       <c r="C460" t="s">
-        <v>1198</v>
+        <v>1016</v>
       </c>
       <c r="D460" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E460" t="s">
-        <v>1199</v>
+        <v>1180</v>
       </c>
       <c r="F460" t="s">
-        <v>1200</v>
+        <v>1157</v>
       </c>
       <c r="G460" t="s">
-        <v>1201</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="A461">
         <v>460</v>
       </c>
       <c r="B461" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C461" t="s">
-        <v>1202</v>
+        <v>1109</v>
       </c>
       <c r="D461" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E461" t="s">
-        <v>1203</v>
+        <v>1198</v>
       </c>
       <c r="F461" t="s">
-        <v>1204</v>
+        <v>1199</v>
       </c>
       <c r="G461" t="s">
-        <v>1205</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="A462">
         <v>461</v>
       </c>
       <c r="B462" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C462" t="s">
-        <v>1206</v>
+        <v>1058</v>
       </c>
       <c r="D462" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E462" t="s">
-        <v>1207</v>
+        <v>1198</v>
       </c>
       <c r="F462" t="s">
-        <v>1204</v>
+        <v>1199</v>
       </c>
       <c r="G462" t="s">
-        <v>1208</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="463" spans="1:7">
       <c r="A463">
         <v>462</v>
       </c>
       <c r="B463" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C463" t="s">
-        <v>1209</v>
+        <v>1027</v>
       </c>
       <c r="D463" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E463" t="s">
-        <v>1210</v>
+        <v>1198</v>
       </c>
       <c r="F463" t="s">
-        <v>1211</v>
+        <v>1199</v>
       </c>
       <c r="G463" t="s">
-        <v>1212</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="464" spans="1:7">
       <c r="A464">
         <v>463</v>
       </c>
       <c r="B464" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C464" t="s">
-        <v>1213</v>
+        <v>1073</v>
       </c>
       <c r="D464" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E464" t="s">
-        <v>1214</v>
+        <v>1203</v>
       </c>
       <c r="F464" t="s">
-        <v>1211</v>
+        <v>1199</v>
       </c>
       <c r="G464" t="s">
-        <v>1212</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="465" spans="1:7">
       <c r="A465">
         <v>464</v>
       </c>
       <c r="B465" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C465" t="s">
-        <v>1215</v>
+        <v>1086</v>
       </c>
       <c r="D465" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E465" t="s">
-        <v>1216</v>
+        <v>1205</v>
       </c>
       <c r="F465" t="s">
-        <v>1217</v>
+        <v>1151</v>
       </c>
       <c r="G465" t="s">
-        <v>1218</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="466" spans="1:7">
       <c r="A466">
         <v>465</v>
       </c>
       <c r="B466" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C466" t="s">
-        <v>1219</v>
+        <v>1091</v>
       </c>
       <c r="D466" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E466" t="s">
-        <v>1220</v>
+        <v>1205</v>
       </c>
       <c r="F466" t="s">
-        <v>1217</v>
+        <v>1151</v>
       </c>
       <c r="G466" t="s">
-        <v>1221</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="467" spans="1:7">
       <c r="A467">
         <v>466</v>
       </c>
       <c r="B467" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C467" t="s">
-        <v>1222</v>
+        <v>878</v>
       </c>
       <c r="D467" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E467" t="s">
-        <v>1223</v>
+        <v>1171</v>
       </c>
       <c r="F467" t="s">
-        <v>1217</v>
+        <v>1155</v>
       </c>
       <c r="G467" t="s">
-        <v>1212</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="468" spans="1:7">
       <c r="A468">
         <v>467</v>
       </c>
       <c r="B468" t="s">
-        <v>556</v>
+        <v>22</v>
       </c>
       <c r="C468" t="s">
-        <v>1224</v>
+        <v>928</v>
       </c>
       <c r="D468" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E468" t="s">
-        <v>1225</v>
+        <v>1209</v>
       </c>
       <c r="F468" t="s">
-        <v>1217</v>
+        <v>1155</v>
       </c>
       <c r="G468" t="s">
-        <v>1226</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="A469">
         <v>468</v>
       </c>
       <c r="B469" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C469" t="s">
-        <v>1227</v>
+        <v>827</v>
       </c>
       <c r="D469" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E469" t="s">
-        <v>1228</v>
+        <v>1211</v>
       </c>
       <c r="F469" t="s">
-        <v>1229</v>
+        <v>1212</v>
       </c>
       <c r="G469" t="s">
-        <v>1230</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="470" spans="1:7">
       <c r="A470">
         <v>469</v>
       </c>
       <c r="B470" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C470" t="s">
-        <v>1231</v>
+        <v>831</v>
       </c>
       <c r="D470" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E470" t="s">
-        <v>1225</v>
+        <v>1211</v>
       </c>
       <c r="F470" t="s">
-        <v>1229</v>
+        <v>1212</v>
       </c>
       <c r="G470" t="s">
-        <v>1232</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="471" spans="1:7">
       <c r="A471">
         <v>470</v>
       </c>
       <c r="B471" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C471" t="s">
-        <v>1233</v>
+        <v>800</v>
       </c>
       <c r="D471" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E471" t="s">
-        <v>1234</v>
+        <v>1211</v>
       </c>
       <c r="F471" t="s">
-        <v>1229</v>
+        <v>1212</v>
       </c>
       <c r="G471" t="s">
-        <v>1235</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="472" spans="1:7">
       <c r="A472">
         <v>471</v>
       </c>
       <c r="B472" t="s">
-        <v>556</v>
+        <v>22</v>
       </c>
       <c r="C472" t="s">
-        <v>1236</v>
+        <v>970</v>
       </c>
       <c r="D472" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E472" t="s">
-        <v>1196</v>
+        <v>1177</v>
       </c>
       <c r="F472" t="s">
-        <v>1229</v>
+        <v>1216</v>
       </c>
       <c r="G472" t="s">
-        <v>1237</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="473" spans="1:7">
       <c r="A473">
         <v>472</v>
       </c>
       <c r="B473" t="s">
-        <v>380</v>
+        <v>22</v>
       </c>
       <c r="C473" t="s">
-        <v>1238</v>
+        <v>1016</v>
       </c>
       <c r="D473" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E473" t="s">
-        <v>1239</v>
+        <v>1218</v>
       </c>
       <c r="F473" t="s">
-        <v>1229</v>
+        <v>1216</v>
       </c>
       <c r="G473" t="s">
-        <v>1240</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="474" spans="1:7">
       <c r="A474">
         <v>473</v>
       </c>
       <c r="B474" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="C474" t="s">
-        <v>1241</v>
+        <v>878</v>
       </c>
       <c r="D474" t="s">
-        <v>9</v>
+        <v>217</v>
       </c>
       <c r="E474" t="s">
-        <v>1239</v>
+        <v>1171</v>
       </c>
       <c r="F474" t="s">
-        <v>1242</v>
+        <v>1220</v>
       </c>
       <c r="G474" t="s">
-        <v>1243</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="475" spans="1:7">
       <c r="A475">
         <v>474</v>
       </c>
       <c r="B475" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C475" t="s">
-        <v>1244</v>
+        <v>949</v>
       </c>
       <c r="D475" t="s">
         <v>9</v>
       </c>
       <c r="E475" t="s">
-        <v>1245</v>
+        <v>1222</v>
       </c>
       <c r="F475" t="s">
-        <v>1242</v>
+        <v>1223</v>
       </c>
       <c r="G475" t="s">
-        <v>1246</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="476" spans="1:7">
       <c r="A476">
         <v>475</v>
       </c>
       <c r="B476" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C476" t="s">
-        <v>1247</v>
+        <v>633</v>
       </c>
       <c r="D476" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E476" t="s">
-        <v>1234</v>
+        <v>1225</v>
       </c>
       <c r="F476" t="s">
-        <v>1248</v>
+        <v>1223</v>
       </c>
       <c r="G476" t="s">
-        <v>1249</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="477" spans="1:7">
       <c r="A477">
         <v>476</v>
       </c>
       <c r="B477" t="s">
-        <v>556</v>
+        <v>22</v>
       </c>
       <c r="C477" t="s">
-        <v>1250</v>
+        <v>949</v>
       </c>
       <c r="D477" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E477" t="s">
-        <v>1251</v>
+        <v>1192</v>
       </c>
       <c r="F477" t="s">
-        <v>1248</v>
+        <v>1211</v>
       </c>
       <c r="G477" t="s">
-        <v>1252</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="478" spans="1:7">
       <c r="A478">
         <v>477</v>
       </c>
       <c r="B478" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C478" t="s">
-        <v>1253</v>
+        <v>928</v>
       </c>
       <c r="D478" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E478" t="s">
+        <v>1169</v>
+      </c>
+      <c r="F478" t="s">
         <v>1228</v>
       </c>
-      <c r="F478" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G478" t="s">
-        <v>1254</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="479" spans="1:7">
       <c r="A479">
         <v>478</v>
       </c>
       <c r="B479" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C479" t="s">
-        <v>1255</v>
+        <v>970</v>
       </c>
       <c r="D479" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E479" t="s">
-        <v>1203</v>
+        <v>1169</v>
       </c>
       <c r="F479" t="s">
-        <v>1214</v>
+        <v>1228</v>
       </c>
       <c r="G479" t="s">
-        <v>1256</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="480" spans="1:7">
       <c r="A480">
         <v>479</v>
       </c>
       <c r="B480" t="s">
-        <v>1257</v>
+        <v>128</v>
       </c>
       <c r="C480" t="s">
-        <v>1258</v>
+        <v>827</v>
       </c>
       <c r="D480" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E480" t="s">
-        <v>1245</v>
+        <v>1169</v>
       </c>
       <c r="F480" t="s">
-        <v>1214</v>
+        <v>1228</v>
       </c>
       <c r="G480" t="s">
-        <v>1259</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="481" spans="1:7">
       <c r="A481">
         <v>480</v>
       </c>
       <c r="B481" t="s">
-        <v>1257</v>
+        <v>7</v>
       </c>
       <c r="C481" t="s">
-        <v>1260</v>
+        <v>878</v>
       </c>
       <c r="D481" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E481" t="s">
-        <v>1196</v>
+        <v>1231</v>
       </c>
       <c r="F481" t="s">
-        <v>1214</v>
+        <v>1232</v>
       </c>
       <c r="G481" t="s">
-        <v>1261</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="482" spans="1:7">
       <c r="A482">
         <v>481</v>
       </c>
       <c r="B482" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C482" t="s">
-        <v>1262</v>
+        <v>878</v>
       </c>
       <c r="D482" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E482" t="s">
-        <v>1216</v>
+        <v>1234</v>
       </c>
       <c r="F482" t="s">
-        <v>1263</v>
+        <v>1235</v>
       </c>
       <c r="G482" t="s">
-        <v>1264</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="483" spans="1:7">
       <c r="A483">
         <v>482</v>
       </c>
       <c r="B483" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C483" t="s">
-        <v>1265</v>
+        <v>1016</v>
       </c>
       <c r="D483" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E483" t="s">
-        <v>1266</v>
+        <v>1234</v>
       </c>
       <c r="F483" t="s">
-        <v>1267</v>
+        <v>1235</v>
       </c>
       <c r="G483" t="s">
-        <v>1268</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="484" spans="1:7">
       <c r="A484">
         <v>483</v>
       </c>
       <c r="B484" t="s">
-        <v>1269</v>
+        <v>7</v>
       </c>
       <c r="C484" t="s">
-        <v>1270</v>
+        <v>949</v>
       </c>
       <c r="D484" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E484" t="s">
-        <v>1242</v>
+        <v>1220</v>
       </c>
       <c r="F484" t="s">
-        <v>1267</v>
+        <v>1169</v>
       </c>
       <c r="G484" t="s">
-        <v>1271</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="485" spans="1:7">
       <c r="A485">
         <v>484</v>
       </c>
       <c r="B485" t="s">
-        <v>556</v>
+        <v>7</v>
       </c>
       <c r="C485" t="s">
-        <v>1272</v>
+        <v>949</v>
       </c>
       <c r="D485" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E485" t="s">
+        <v>1220</v>
+      </c>
+      <c r="F485" t="s">
+        <v>1222</v>
+      </c>
+      <c r="G485" t="s">
         <v>1239</v>
-      </c>
-[...4 lines deleted...]
-        <v>1273</v>
       </c>
     </row>
     <row r="486" spans="1:7">
       <c r="A486">
         <v>485</v>
       </c>
       <c r="B486" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C486" t="s">
-        <v>1274</v>
+        <v>949</v>
       </c>
       <c r="D486" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E486" t="s">
-        <v>1275</v>
+        <v>1203</v>
       </c>
       <c r="F486" t="s">
-        <v>1276</v>
+        <v>1203</v>
       </c>
       <c r="G486" t="s">
-        <v>1277</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="487" spans="1:7">
       <c r="A487">
         <v>486</v>
       </c>
       <c r="B487" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C487" t="s">
-        <v>1278</v>
+        <v>949</v>
       </c>
       <c r="D487" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E487" t="s">
-        <v>1207</v>
+        <v>1234</v>
       </c>
       <c r="F487" t="s">
-        <v>1276</v>
+        <v>1234</v>
       </c>
       <c r="G487" t="s">
-        <v>1279</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="488" spans="1:7">
       <c r="A488">
         <v>487</v>
       </c>
       <c r="B488" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C488" t="s">
-        <v>1280</v>
+        <v>633</v>
       </c>
       <c r="D488" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E488" t="s">
-        <v>1203</v>
+        <v>1242</v>
       </c>
       <c r="F488" t="s">
-        <v>1276</v>
+        <v>1242</v>
       </c>
       <c r="G488" t="s">
-        <v>1281</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="489" spans="1:7">
       <c r="A489">
         <v>488</v>
       </c>
       <c r="B489" t="s">
-        <v>556</v>
+        <v>7</v>
       </c>
       <c r="C489" t="s">
-        <v>1282</v>
+        <v>633</v>
       </c>
       <c r="D489" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E489" t="s">
-        <v>1239</v>
+        <v>1232</v>
       </c>
       <c r="F489" t="s">
-        <v>1276</v>
+        <v>1244</v>
       </c>
       <c r="G489" t="s">
-        <v>1283</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="490" spans="1:7">
       <c r="A490">
         <v>489</v>
       </c>
       <c r="B490" t="s">
-        <v>556</v>
+        <v>7</v>
       </c>
       <c r="C490" t="s">
-        <v>1284</v>
+        <v>633</v>
       </c>
       <c r="D490" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E490" t="s">
-        <v>1167</v>
+        <v>1220</v>
       </c>
       <c r="F490" t="s">
-        <v>1285</v>
+        <v>1246</v>
       </c>
       <c r="G490" t="s">
-        <v>1286</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="491" spans="1:7">
       <c r="A491">
         <v>490</v>
       </c>
       <c r="B491" t="s">
-        <v>556</v>
+        <v>578</v>
       </c>
       <c r="C491" t="s">
-        <v>1287</v>
+        <v>633</v>
       </c>
       <c r="D491" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E491" t="s">
-        <v>1229</v>
+        <v>1183</v>
       </c>
       <c r="F491" t="s">
-        <v>1285</v>
+        <v>1248</v>
       </c>
       <c r="G491" t="s">
-        <v>1288</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="492" spans="1:7">
       <c r="A492">
         <v>491</v>
       </c>
       <c r="B492" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C492" t="s">
-        <v>1289</v>
+        <v>1250</v>
       </c>
       <c r="D492" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E492" t="s">
-        <v>1217</v>
+        <v>1251</v>
       </c>
       <c r="F492" t="s">
-        <v>1290</v>
+        <v>1252</v>
       </c>
       <c r="G492" t="s">
-        <v>1291</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="493" spans="1:7">
       <c r="A493">
         <v>492</v>
       </c>
       <c r="B493" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C493" t="s">
-        <v>1292</v>
+        <v>1254</v>
       </c>
       <c r="D493" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E493" t="s">
-        <v>1293</v>
+        <v>1255</v>
       </c>
       <c r="F493" t="s">
-        <v>1294</v>
+        <v>1256</v>
       </c>
       <c r="G493" t="s">
-        <v>1295</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="494" spans="1:7">
       <c r="A494">
         <v>493</v>
       </c>
       <c r="B494" t="s">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="C494" t="s">
-        <v>1296</v>
+        <v>1258</v>
       </c>
       <c r="D494" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E494" t="s">
-        <v>1297</v>
+        <v>1259</v>
       </c>
       <c r="F494" t="s">
-        <v>1298</v>
+        <v>1260</v>
       </c>
       <c r="G494" t="s">
-        <v>1299</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="495" spans="1:7">
       <c r="A495">
         <v>494</v>
       </c>
       <c r="B495" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C495" t="s">
-        <v>1300</v>
+        <v>1262</v>
       </c>
       <c r="D495" t="s">
         <v>9</v>
       </c>
       <c r="E495" t="s">
-        <v>1223</v>
+        <v>1263</v>
       </c>
       <c r="F495" t="s">
-        <v>1298</v>
+        <v>1260</v>
       </c>
       <c r="G495" t="s">
-        <v>1301</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="496" spans="1:7">
       <c r="A496">
         <v>495</v>
       </c>
       <c r="B496" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C496" t="s">
-        <v>1302</v>
+        <v>1265</v>
       </c>
       <c r="D496" t="s">
         <v>9</v>
       </c>
       <c r="E496" t="s">
-        <v>1245</v>
+        <v>1266</v>
       </c>
       <c r="F496" t="s">
-        <v>1298</v>
+        <v>1267</v>
       </c>
       <c r="G496" t="s">
-        <v>1303</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="497" spans="1:7">
       <c r="A497">
         <v>496</v>
       </c>
       <c r="B497" t="s">
-        <v>489</v>
+        <v>128</v>
       </c>
       <c r="C497" t="s">
-        <v>1260</v>
+        <v>1269</v>
       </c>
       <c r="D497" t="s">
         <v>9</v>
       </c>
       <c r="E497" t="s">
-        <v>1304</v>
+        <v>1270</v>
       </c>
       <c r="F497" t="s">
-        <v>1305</v>
+        <v>1267</v>
       </c>
       <c r="G497" t="s">
-        <v>1306</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="498" spans="1:7">
       <c r="A498">
         <v>497</v>
       </c>
       <c r="B498" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C498" t="s">
-        <v>1307</v>
+        <v>1271</v>
       </c>
       <c r="D498" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E498" t="s">
-        <v>1223</v>
+        <v>1272</v>
       </c>
       <c r="F498" t="s">
-        <v>1305</v>
+        <v>1273</v>
       </c>
       <c r="G498" t="s">
-        <v>1308</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="499" spans="1:7">
       <c r="A499">
         <v>498</v>
       </c>
       <c r="B499" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C499" t="s">
-        <v>1309</v>
+        <v>1275</v>
       </c>
       <c r="D499" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E499" t="s">
-        <v>1223</v>
+        <v>1276</v>
       </c>
       <c r="F499" t="s">
-        <v>1310</v>
+        <v>1273</v>
       </c>
       <c r="G499" t="s">
-        <v>1311</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="500" spans="1:7">
       <c r="A500">
         <v>499</v>
       </c>
       <c r="B500" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C500" t="s">
-        <v>1312</v>
+        <v>1278</v>
       </c>
       <c r="D500" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E500" t="s">
-        <v>1214</v>
+        <v>1279</v>
       </c>
       <c r="F500" t="s">
-        <v>1310</v>
+        <v>1273</v>
       </c>
       <c r="G500" t="s">
-        <v>1313</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="501" spans="1:7">
       <c r="A501">
         <v>500</v>
       </c>
       <c r="B501" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C501" t="s">
-        <v>1314</v>
+        <v>1280</v>
       </c>
       <c r="D501" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E501" t="s">
-        <v>1223</v>
+        <v>1281</v>
       </c>
       <c r="F501" t="s">
-        <v>1310</v>
+        <v>1273</v>
       </c>
       <c r="G501" t="s">
-        <v>1252</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="502" spans="1:7">
       <c r="A502">
         <v>501</v>
       </c>
       <c r="B502" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C502" t="s">
-        <v>1315</v>
+        <v>1283</v>
       </c>
       <c r="D502" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E502" t="s">
-        <v>1223</v>
+        <v>1284</v>
       </c>
       <c r="F502" t="s">
-        <v>1310</v>
+        <v>1285</v>
       </c>
       <c r="G502" t="s">
-        <v>1316</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="503" spans="1:7">
       <c r="A503">
         <v>502</v>
       </c>
       <c r="B503" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C503" t="s">
-        <v>1317</v>
+        <v>1287</v>
       </c>
       <c r="D503" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E503" t="s">
-        <v>1267</v>
+        <v>1281</v>
       </c>
       <c r="F503" t="s">
-        <v>1318</v>
+        <v>1285</v>
       </c>
       <c r="G503" t="s">
-        <v>1319</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="504" spans="1:7">
       <c r="A504">
         <v>503</v>
       </c>
       <c r="B504" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C504" t="s">
-        <v>1320</v>
+        <v>1289</v>
       </c>
       <c r="D504" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E504" t="s">
-        <v>1263</v>
+        <v>1290</v>
       </c>
       <c r="F504" t="s">
-        <v>1318</v>
+        <v>1285</v>
       </c>
       <c r="G504" t="s">
-        <v>1252</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="505" spans="1:7">
       <c r="A505">
         <v>504</v>
       </c>
       <c r="B505" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C505" t="s">
-        <v>1321</v>
+        <v>1292</v>
       </c>
       <c r="D505" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E505" t="s">
-        <v>1263</v>
+        <v>1252</v>
       </c>
       <c r="F505" t="s">
-        <v>1318</v>
+        <v>1285</v>
       </c>
       <c r="G505" t="s">
-        <v>1322</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="506" spans="1:7">
       <c r="A506">
         <v>505</v>
       </c>
       <c r="B506" t="s">
-        <v>7</v>
+        <v>469</v>
       </c>
       <c r="C506" t="s">
-        <v>1323</v>
+        <v>1294</v>
       </c>
       <c r="D506" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E506" t="s">
-        <v>1196</v>
+        <v>1295</v>
       </c>
       <c r="F506" t="s">
-        <v>1324</v>
+        <v>1285</v>
       </c>
       <c r="G506" t="s">
-        <v>1325</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="507" spans="1:7">
       <c r="A507">
         <v>506</v>
       </c>
       <c r="B507" t="s">
         <v>7</v>
       </c>
       <c r="C507" t="s">
-        <v>1206</v>
+        <v>1297</v>
       </c>
       <c r="D507" t="s">
-        <v>9</v>
+        <v>364</v>
       </c>
       <c r="E507" t="s">
-        <v>1214</v>
+        <v>1295</v>
       </c>
       <c r="F507" t="s">
-        <v>1326</v>
+        <v>1298</v>
       </c>
       <c r="G507" t="s">
-        <v>1327</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="508" spans="1:7">
       <c r="A508">
         <v>507</v>
       </c>
       <c r="B508" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C508" t="s">
-        <v>1328</v>
+        <v>1300</v>
       </c>
       <c r="D508" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E508" t="s">
-        <v>1329</v>
+        <v>1301</v>
       </c>
       <c r="F508" t="s">
-        <v>1329</v>
+        <v>1298</v>
       </c>
       <c r="G508" t="s">
-        <v>1330</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="509" spans="1:7">
       <c r="A509">
         <v>508</v>
       </c>
       <c r="B509" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C509" t="s">
-        <v>1331</v>
+        <v>1303</v>
       </c>
       <c r="D509" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E509" t="s">
-        <v>1298</v>
+        <v>1290</v>
       </c>
       <c r="F509" t="s">
-        <v>1329</v>
+        <v>1304</v>
       </c>
       <c r="G509" t="s">
-        <v>1332</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="510" spans="1:7">
       <c r="A510">
         <v>509</v>
       </c>
       <c r="B510" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C510" t="s">
-        <v>1333</v>
+        <v>1306</v>
       </c>
       <c r="D510" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E510" t="s">
-        <v>1210</v>
+        <v>1307</v>
       </c>
       <c r="F510" t="s">
-        <v>1334</v>
+        <v>1304</v>
       </c>
       <c r="G510" t="s">
-        <v>1335</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="511" spans="1:7">
       <c r="A511">
         <v>510</v>
       </c>
       <c r="B511" t="s">
-        <v>380</v>
+        <v>643</v>
       </c>
       <c r="C511" t="s">
-        <v>1260</v>
+        <v>1309</v>
       </c>
       <c r="D511" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E511" t="s">
-        <v>1334</v>
+        <v>1284</v>
       </c>
       <c r="F511" t="s">
-        <v>1334</v>
+        <v>1304</v>
       </c>
       <c r="G511" t="s">
-        <v>1336</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="512" spans="1:7">
       <c r="A512">
         <v>511</v>
       </c>
       <c r="B512" t="s">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="C512" t="s">
-        <v>1337</v>
+        <v>1311</v>
       </c>
       <c r="D512" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E512" t="s">
-        <v>1338</v>
+        <v>1259</v>
       </c>
       <c r="F512" t="s">
-        <v>1339</v>
+        <v>1270</v>
       </c>
       <c r="G512" t="s">
-        <v>1340</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="513" spans="1:7">
       <c r="A513">
         <v>512</v>
       </c>
       <c r="B513" t="s">
-        <v>13</v>
+        <v>1313</v>
       </c>
       <c r="C513" t="s">
-        <v>1227</v>
+        <v>1314</v>
       </c>
       <c r="D513" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E513" t="s">
-        <v>1341</v>
+        <v>1301</v>
       </c>
       <c r="F513" t="s">
-        <v>1342</v>
+        <v>1270</v>
       </c>
       <c r="G513" t="s">
-        <v>1343</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="514" spans="1:7">
       <c r="A514">
         <v>513</v>
       </c>
       <c r="B514" t="s">
-        <v>489</v>
+        <v>1313</v>
       </c>
       <c r="C514" t="s">
-        <v>1344</v>
+        <v>1316</v>
       </c>
       <c r="D514" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E514" t="s">
-        <v>1345</v>
+        <v>1252</v>
       </c>
       <c r="F514" t="s">
-        <v>1342</v>
+        <v>1270</v>
       </c>
       <c r="G514" t="s">
-        <v>1346</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="515" spans="1:7">
       <c r="A515">
         <v>514</v>
       </c>
       <c r="B515" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C515" t="s">
-        <v>1347</v>
+        <v>1318</v>
       </c>
       <c r="D515" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E515" t="s">
-        <v>1290</v>
+        <v>1272</v>
       </c>
       <c r="F515" t="s">
-        <v>1348</v>
+        <v>1319</v>
       </c>
       <c r="G515" t="s">
-        <v>1283</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="516" spans="1:7">
       <c r="A516">
         <v>515</v>
       </c>
       <c r="B516" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C516" t="s">
-        <v>1349</v>
+        <v>1321</v>
       </c>
       <c r="D516" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E516" t="s">
-        <v>1242</v>
+        <v>1322</v>
       </c>
       <c r="F516" t="s">
-        <v>1348</v>
+        <v>1323</v>
       </c>
       <c r="G516" t="s">
-        <v>1350</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="517" spans="1:7">
       <c r="A517">
         <v>516</v>
       </c>
       <c r="B517" t="s">
-        <v>556</v>
+        <v>1325</v>
       </c>
       <c r="C517" t="s">
-        <v>1351</v>
+        <v>1326</v>
       </c>
       <c r="D517" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E517" t="s">
-        <v>1305</v>
+        <v>1298</v>
       </c>
       <c r="F517" t="s">
-        <v>1348</v>
+        <v>1323</v>
       </c>
       <c r="G517" t="s">
-        <v>1352</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="518" spans="1:7">
       <c r="A518">
         <v>517</v>
       </c>
       <c r="B518" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C518" t="s">
-        <v>1353</v>
+        <v>1328</v>
       </c>
       <c r="D518" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E518" t="s">
-        <v>1310</v>
+        <v>1295</v>
       </c>
       <c r="F518" t="s">
-        <v>1348</v>
+        <v>1323</v>
       </c>
       <c r="G518" t="s">
-        <v>1354</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="519" spans="1:7">
       <c r="A519">
         <v>518</v>
       </c>
       <c r="B519" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C519" t="s">
-        <v>1355</v>
+        <v>1330</v>
       </c>
       <c r="D519" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E519" t="s">
-        <v>1318</v>
+        <v>1331</v>
       </c>
       <c r="F519" t="s">
-        <v>1348</v>
+        <v>1332</v>
       </c>
       <c r="G519" t="s">
-        <v>1356</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="520" spans="1:7">
       <c r="A520">
         <v>519</v>
       </c>
       <c r="B520" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C520" t="s">
-        <v>1357</v>
+        <v>1334</v>
       </c>
       <c r="D520" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E520" t="s">
-        <v>1310</v>
+        <v>1263</v>
       </c>
       <c r="F520" t="s">
-        <v>1348</v>
+        <v>1332</v>
       </c>
       <c r="G520" t="s">
-        <v>1279</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="521" spans="1:7">
       <c r="A521">
         <v>520</v>
       </c>
       <c r="B521" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C521" t="s">
-        <v>1358</v>
+        <v>1336</v>
       </c>
       <c r="D521" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E521" t="s">
-        <v>1305</v>
+        <v>1259</v>
       </c>
       <c r="F521" t="s">
-        <v>1348</v>
+        <v>1332</v>
       </c>
       <c r="G521" t="s">
-        <v>1359</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="522" spans="1:7">
       <c r="A522">
         <v>521</v>
       </c>
       <c r="B522" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C522" t="s">
-        <v>1360</v>
+        <v>1338</v>
       </c>
       <c r="D522" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E522" t="s">
-        <v>1318</v>
+        <v>1295</v>
       </c>
       <c r="F522" t="s">
-        <v>1348</v>
+        <v>1332</v>
       </c>
       <c r="G522" t="s">
-        <v>1361</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="523" spans="1:7">
       <c r="A523">
         <v>522</v>
       </c>
       <c r="B523" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C523" t="s">
-        <v>1362</v>
+        <v>1340</v>
       </c>
       <c r="D523" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E523" t="s">
-        <v>1210</v>
+        <v>1225</v>
       </c>
       <c r="F523" t="s">
-        <v>1348</v>
+        <v>1341</v>
       </c>
       <c r="G523" t="s">
-        <v>1363</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="524" spans="1:7">
       <c r="A524">
         <v>523</v>
       </c>
       <c r="B524" t="s">
-        <v>7</v>
+        <v>643</v>
       </c>
       <c r="C524" t="s">
-        <v>1364</v>
+        <v>1343</v>
       </c>
       <c r="D524" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E524" t="s">
-        <v>1324</v>
+        <v>1285</v>
       </c>
       <c r="F524" t="s">
-        <v>1365</v>
+        <v>1341</v>
       </c>
       <c r="G524" t="s">
-        <v>1366</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="525" spans="1:7">
       <c r="A525">
         <v>524</v>
       </c>
       <c r="B525" t="s">
-        <v>7</v>
+        <v>643</v>
       </c>
       <c r="C525" t="s">
-        <v>1367</v>
+        <v>1345</v>
       </c>
       <c r="D525" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E525" t="s">
-        <v>1324</v>
+        <v>1273</v>
       </c>
       <c r="F525" t="s">
-        <v>1365</v>
+        <v>1346</v>
       </c>
       <c r="G525" t="s">
-        <v>1368</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="526" spans="1:7">
       <c r="A526">
         <v>525</v>
       </c>
       <c r="B526" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C526" t="s">
-        <v>1369</v>
+        <v>1348</v>
       </c>
       <c r="D526" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E526" t="s">
-        <v>1310</v>
+        <v>1349</v>
       </c>
       <c r="F526" t="s">
-        <v>1365</v>
+        <v>1350</v>
       </c>
       <c r="G526" t="s">
-        <v>1370</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="527" spans="1:7">
       <c r="A527">
         <v>526</v>
       </c>
       <c r="B527" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C527" t="s">
-        <v>1371</v>
+        <v>1352</v>
       </c>
       <c r="D527" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E527" t="s">
-        <v>1285</v>
+        <v>1353</v>
       </c>
       <c r="F527" t="s">
-        <v>1365</v>
+        <v>1354</v>
       </c>
       <c r="G527" t="s">
-        <v>1372</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="528" spans="1:7">
       <c r="A528">
         <v>527</v>
       </c>
       <c r="B528" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C528" t="s">
-        <v>1373</v>
+        <v>1356</v>
       </c>
       <c r="D528" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E528" t="s">
-        <v>1298</v>
+        <v>1279</v>
       </c>
       <c r="F528" t="s">
-        <v>1365</v>
+        <v>1354</v>
       </c>
       <c r="G528" t="s">
-        <v>1374</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="529" spans="1:7">
       <c r="A529">
         <v>528</v>
       </c>
       <c r="B529" t="s">
-        <v>380</v>
+        <v>7</v>
       </c>
       <c r="C529" t="s">
-        <v>1375</v>
+        <v>1358</v>
       </c>
       <c r="D529" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E529" t="s">
-        <v>1348</v>
+        <v>1301</v>
       </c>
       <c r="F529" t="s">
-        <v>1365</v>
+        <v>1354</v>
       </c>
       <c r="G529" t="s">
-        <v>1376</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="530" spans="1:7">
       <c r="A530">
         <v>529</v>
       </c>
       <c r="B530" t="s">
-        <v>556</v>
+        <v>578</v>
       </c>
       <c r="C530" t="s">
-        <v>1377</v>
+        <v>1316</v>
       </c>
       <c r="D530" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E530" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="F530" t="s">
-        <v>1378</v>
+        <v>1361</v>
       </c>
       <c r="G530" t="s">
-        <v>1379</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="531" spans="1:7">
       <c r="A531">
         <v>530</v>
       </c>
       <c r="B531" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C531" t="s">
-        <v>1380</v>
+        <v>1363</v>
       </c>
       <c r="D531" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E531" t="s">
-        <v>1381</v>
+        <v>1279</v>
       </c>
       <c r="F531" t="s">
-        <v>1378</v>
+        <v>1361</v>
       </c>
       <c r="G531" t="s">
-        <v>1382</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="532" spans="1:7">
       <c r="A532">
         <v>531</v>
       </c>
       <c r="B532" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C532" t="s">
-        <v>1323</v>
+        <v>1365</v>
       </c>
       <c r="D532" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E532" t="s">
-        <v>1329</v>
+        <v>1279</v>
       </c>
       <c r="F532" t="s">
-        <v>1378</v>
+        <v>1366</v>
       </c>
       <c r="G532" t="s">
-        <v>1383</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="533" spans="1:7">
       <c r="A533">
         <v>532</v>
       </c>
       <c r="B533" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C533" t="s">
-        <v>1384</v>
+        <v>1368</v>
       </c>
       <c r="D533" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E533" t="s">
-        <v>1248</v>
+        <v>1270</v>
       </c>
       <c r="F533" t="s">
-        <v>1385</v>
+        <v>1366</v>
       </c>
       <c r="G533" t="s">
-        <v>1386</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="534" spans="1:7">
       <c r="A534">
         <v>533</v>
       </c>
       <c r="B534" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C534" t="s">
-        <v>1387</v>
+        <v>1370</v>
       </c>
       <c r="D534" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E534" t="s">
-        <v>1318</v>
+        <v>1279</v>
       </c>
       <c r="F534" t="s">
-        <v>1385</v>
+        <v>1366</v>
       </c>
       <c r="G534" t="s">
-        <v>1388</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="535" spans="1:7">
       <c r="A535">
         <v>534</v>
       </c>
       <c r="B535" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C535" t="s">
-        <v>1389</v>
+        <v>1371</v>
       </c>
       <c r="D535" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E535" t="s">
-        <v>1390</v>
+        <v>1279</v>
       </c>
       <c r="F535" t="s">
-        <v>1385</v>
+        <v>1366</v>
       </c>
       <c r="G535" t="s">
-        <v>1391</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="536" spans="1:7">
       <c r="A536">
         <v>535</v>
       </c>
       <c r="B536" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C536" t="s">
-        <v>1392</v>
+        <v>1373</v>
       </c>
       <c r="D536" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E536" t="s">
-        <v>1294</v>
+        <v>1323</v>
       </c>
       <c r="F536" t="s">
-        <v>1385</v>
+        <v>1374</v>
       </c>
       <c r="G536" t="s">
-        <v>1393</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="537" spans="1:7">
       <c r="A537">
         <v>536</v>
       </c>
       <c r="B537" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C537" t="s">
-        <v>1394</v>
+        <v>1376</v>
       </c>
       <c r="D537" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E537" t="s">
-        <v>1290</v>
+        <v>1319</v>
       </c>
       <c r="F537" t="s">
-        <v>1385</v>
+        <v>1374</v>
       </c>
       <c r="G537" t="s">
-        <v>1395</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="538" spans="1:7">
       <c r="A538">
         <v>537</v>
       </c>
       <c r="B538" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C538" t="s">
-        <v>1396</v>
+        <v>1377</v>
       </c>
       <c r="D538" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E538" t="s">
-        <v>1294</v>
+        <v>1319</v>
       </c>
       <c r="F538" t="s">
-        <v>1397</v>
+        <v>1374</v>
       </c>
       <c r="G538" t="s">
-        <v>1398</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="539" spans="1:7">
       <c r="A539">
         <v>538</v>
       </c>
       <c r="B539" t="s">
         <v>7</v>
       </c>
       <c r="C539" t="s">
-        <v>1202</v>
+        <v>1379</v>
       </c>
       <c r="D539" t="s">
         <v>9</v>
       </c>
       <c r="E539" t="s">
-        <v>1399</v>
+        <v>1252</v>
       </c>
       <c r="F539" t="s">
-        <v>1397</v>
+        <v>1380</v>
       </c>
       <c r="G539" t="s">
-        <v>1400</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="540" spans="1:7">
       <c r="A540">
         <v>539</v>
       </c>
       <c r="B540" t="s">
         <v>7</v>
       </c>
       <c r="C540" t="s">
-        <v>1244</v>
+        <v>1262</v>
       </c>
       <c r="D540" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E540" t="s">
-        <v>1266</v>
+        <v>1270</v>
       </c>
       <c r="F540" t="s">
-        <v>1397</v>
+        <v>1382</v>
       </c>
       <c r="G540" t="s">
-        <v>1401</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="541" spans="1:7">
       <c r="A541">
         <v>540</v>
       </c>
       <c r="B541" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C541" t="s">
-        <v>1300</v>
+        <v>1384</v>
       </c>
       <c r="D541" t="s">
         <v>9</v>
       </c>
       <c r="E541" t="s">
-        <v>1318</v>
+        <v>1385</v>
       </c>
       <c r="F541" t="s">
-        <v>1397</v>
+        <v>1385</v>
       </c>
       <c r="G541" t="s">
-        <v>1402</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="542" spans="1:7">
       <c r="A542">
         <v>541</v>
       </c>
       <c r="B542" t="s">
-        <v>380</v>
+        <v>643</v>
       </c>
       <c r="C542" t="s">
-        <v>1344</v>
+        <v>1387</v>
       </c>
       <c r="D542" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E542" t="s">
-        <v>1326</v>
+        <v>1354</v>
       </c>
       <c r="F542" t="s">
-        <v>1403</v>
+        <v>1385</v>
       </c>
       <c r="G542" t="s">
-        <v>1404</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="543" spans="1:7">
       <c r="A543">
         <v>542</v>
       </c>
       <c r="B543" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C543" t="s">
-        <v>1405</v>
+        <v>1389</v>
       </c>
       <c r="D543" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E543" t="s">
-        <v>1365</v>
+        <v>1266</v>
       </c>
       <c r="F543" t="s">
-        <v>1406</v>
+        <v>1390</v>
       </c>
       <c r="G543" t="s">
-        <v>1407</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="544" spans="1:7">
       <c r="A544">
         <v>543</v>
       </c>
       <c r="B544" t="s">
-        <v>1269</v>
+        <v>469</v>
       </c>
       <c r="C544" t="s">
-        <v>1408</v>
+        <v>1316</v>
       </c>
       <c r="D544" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E544" t="s">
-        <v>1378</v>
+        <v>1390</v>
       </c>
       <c r="F544" t="s">
-        <v>1406</v>
+        <v>1390</v>
       </c>
       <c r="G544" t="s">
-        <v>1409</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="545" spans="1:7">
       <c r="A545">
         <v>544</v>
       </c>
       <c r="B545" t="s">
-        <v>1269</v>
+        <v>128</v>
       </c>
       <c r="C545" t="s">
-        <v>1410</v>
+        <v>1393</v>
       </c>
       <c r="D545" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E545" t="s">
-        <v>1403</v>
+        <v>1394</v>
       </c>
       <c r="F545" t="s">
-        <v>1411</v>
+        <v>1395</v>
       </c>
       <c r="G545" t="s">
-        <v>1412</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="546" spans="1:7">
       <c r="A546">
         <v>545</v>
       </c>
       <c r="B546" t="s">
-        <v>489</v>
+        <v>17</v>
       </c>
       <c r="C546" t="s">
-        <v>1375</v>
+        <v>1283</v>
       </c>
       <c r="D546" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E546" t="s">
-        <v>1329</v>
+        <v>1397</v>
       </c>
       <c r="F546" t="s">
-        <v>1390</v>
+        <v>1398</v>
       </c>
       <c r="G546" t="s">
-        <v>1413</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="547" spans="1:7">
       <c r="A547">
         <v>546</v>
       </c>
       <c r="B547" t="s">
-        <v>556</v>
+        <v>578</v>
       </c>
       <c r="C547" t="s">
-        <v>1405</v>
+        <v>1400</v>
       </c>
       <c r="D547" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E547" t="s">
-        <v>1414</v>
+        <v>1401</v>
       </c>
       <c r="F547" t="s">
-        <v>1390</v>
+        <v>1398</v>
       </c>
       <c r="G547" t="s">
-        <v>1415</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="548" spans="1:7">
       <c r="A548">
         <v>547</v>
       </c>
       <c r="B548" t="s">
-        <v>1257</v>
+        <v>643</v>
       </c>
       <c r="C548" t="s">
-        <v>1344</v>
+        <v>1403</v>
       </c>
       <c r="D548" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E548" t="s">
-        <v>1416</v>
+        <v>1346</v>
       </c>
       <c r="F548" t="s">
-        <v>1417</v>
+        <v>1404</v>
       </c>
       <c r="G548" t="s">
-        <v>1418</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="549" spans="1:7">
       <c r="A549">
         <v>548</v>
       </c>
       <c r="B549" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C549" t="s">
-        <v>1419</v>
+        <v>1405</v>
       </c>
       <c r="D549" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E549" t="s">
-        <v>1420</v>
+        <v>1298</v>
       </c>
       <c r="F549" t="s">
-        <v>1417</v>
+        <v>1404</v>
       </c>
       <c r="G549" t="s">
-        <v>1421</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="550" spans="1:7">
       <c r="A550">
         <v>549</v>
       </c>
       <c r="B550" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C550" t="s">
-        <v>1422</v>
+        <v>1407</v>
       </c>
       <c r="D550" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E550" t="s">
-        <v>1414</v>
+        <v>1361</v>
       </c>
       <c r="F550" t="s">
-        <v>1423</v>
+        <v>1404</v>
       </c>
       <c r="G550" t="s">
-        <v>1252</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="551" spans="1:7">
       <c r="A551">
         <v>550</v>
       </c>
       <c r="B551" t="s">
-        <v>489</v>
+        <v>643</v>
       </c>
       <c r="C551" t="s">
-        <v>1424</v>
+        <v>1409</v>
       </c>
       <c r="D551" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E551" t="s">
-        <v>1348</v>
+        <v>1366</v>
       </c>
       <c r="F551" t="s">
-        <v>1425</v>
+        <v>1404</v>
       </c>
       <c r="G551" t="s">
-        <v>1426</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="552" spans="1:7">
       <c r="A552">
         <v>551</v>
       </c>
       <c r="B552" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C552" t="s">
-        <v>1427</v>
+        <v>1411</v>
       </c>
       <c r="D552" t="s">
-        <v>623</v>
+        <v>50</v>
       </c>
       <c r="E552" t="s">
-        <v>1341</v>
+        <v>1374</v>
       </c>
       <c r="F552" t="s">
-        <v>1425</v>
+        <v>1404</v>
       </c>
       <c r="G552" t="s">
-        <v>1428</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="553" spans="1:7">
       <c r="A553">
         <v>552</v>
       </c>
       <c r="B553" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C553" t="s">
-        <v>1429</v>
+        <v>1413</v>
       </c>
       <c r="D553" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E553" t="s">
-        <v>1430</v>
+        <v>1366</v>
       </c>
       <c r="F553" t="s">
-        <v>1431</v>
+        <v>1404</v>
       </c>
       <c r="G553" t="s">
-        <v>1432</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="554" spans="1:7">
       <c r="A554">
         <v>553</v>
       </c>
       <c r="B554" t="s">
-        <v>7</v>
+        <v>643</v>
       </c>
       <c r="C554" t="s">
-        <v>1307</v>
+        <v>1414</v>
       </c>
       <c r="D554" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E554" t="s">
-        <v>1430</v>
+        <v>1361</v>
       </c>
       <c r="F554" t="s">
-        <v>1433</v>
+        <v>1404</v>
       </c>
       <c r="G554" t="s">
-        <v>1434</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="555" spans="1:7">
       <c r="A555">
         <v>554</v>
       </c>
       <c r="B555" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C555" t="s">
-        <v>1429</v>
+        <v>1416</v>
       </c>
       <c r="D555" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E555" t="s">
-        <v>1411</v>
+        <v>1374</v>
       </c>
       <c r="F555" t="s">
-        <v>1433</v>
+        <v>1404</v>
       </c>
       <c r="G555" t="s">
-        <v>1435</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="556" spans="1:7">
       <c r="A556">
         <v>555</v>
       </c>
       <c r="B556" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C556" t="s">
-        <v>1209</v>
+        <v>1418</v>
       </c>
       <c r="D556" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E556" t="s">
-        <v>1436</v>
+        <v>1266</v>
       </c>
       <c r="F556" t="s">
-        <v>1437</v>
+        <v>1404</v>
       </c>
       <c r="G556" t="s">
-        <v>1438</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="557" spans="1:7">
       <c r="A557">
         <v>556</v>
       </c>
       <c r="B557" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C557" t="s">
-        <v>1219</v>
+        <v>1420</v>
       </c>
       <c r="D557" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E557" t="s">
-        <v>1439</v>
+        <v>1380</v>
       </c>
       <c r="F557" t="s">
-        <v>1440</v>
+        <v>1421</v>
       </c>
       <c r="G557" t="s">
-        <v>1441</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="558" spans="1:7">
       <c r="A558">
         <v>557</v>
       </c>
       <c r="B558" t="s">
-        <v>556</v>
+        <v>7</v>
       </c>
       <c r="C558" t="s">
-        <v>1209</v>
+        <v>1423</v>
       </c>
       <c r="D558" t="s">
         <v>9</v>
       </c>
       <c r="E558" t="s">
-        <v>1442</v>
+        <v>1380</v>
       </c>
       <c r="F558" t="s">
-        <v>1443</v>
+        <v>1421</v>
       </c>
       <c r="G558" t="s">
-        <v>1444</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="559" spans="1:7">
       <c r="A559">
         <v>558</v>
       </c>
       <c r="B559" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C559" t="s">
-        <v>1213</v>
+        <v>1425</v>
       </c>
       <c r="D559" t="s">
         <v>9</v>
       </c>
       <c r="E559" t="s">
-        <v>1437</v>
+        <v>1366</v>
       </c>
       <c r="F559" t="s">
-        <v>1443</v>
+        <v>1421</v>
       </c>
       <c r="G559" t="s">
-        <v>1445</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="560" spans="1:7">
       <c r="A560">
         <v>559</v>
       </c>
       <c r="B560" t="s">
-        <v>7</v>
+        <v>643</v>
       </c>
       <c r="C560" t="s">
-        <v>1213</v>
+        <v>1427</v>
       </c>
       <c r="D560" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E560" t="s">
-        <v>1437</v>
+        <v>1341</v>
       </c>
       <c r="F560" t="s">
-        <v>1443</v>
+        <v>1421</v>
       </c>
       <c r="G560" t="s">
-        <v>1446</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="561" spans="1:7">
       <c r="A561">
         <v>560</v>
       </c>
       <c r="B561" t="s">
-        <v>1269</v>
+        <v>643</v>
       </c>
       <c r="C561" t="s">
-        <v>1447</v>
+        <v>1429</v>
       </c>
       <c r="D561" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E561" t="s">
-        <v>1440</v>
+        <v>1354</v>
       </c>
       <c r="F561" t="s">
-        <v>1448</v>
+        <v>1421</v>
       </c>
       <c r="G561" t="s">
-        <v>1449</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="562" spans="1:7">
       <c r="A562">
         <v>561</v>
       </c>
       <c r="B562" t="s">
-        <v>30</v>
+        <v>469</v>
       </c>
       <c r="C562" t="s">
-        <v>1450</v>
+        <v>1431</v>
       </c>
       <c r="D562" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E562" t="s">
-        <v>1451</v>
+        <v>1404</v>
       </c>
       <c r="F562" t="s">
-        <v>1452</v>
+        <v>1421</v>
       </c>
       <c r="G562" t="s">
-        <v>1453</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="563" spans="1:7">
       <c r="A563">
         <v>562</v>
       </c>
       <c r="B563" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C563" t="s">
-        <v>1309</v>
+        <v>1433</v>
       </c>
       <c r="D563" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E563" t="s">
-        <v>1454</v>
+        <v>1382</v>
       </c>
       <c r="F563" t="s">
-        <v>1452</v>
+        <v>1434</v>
       </c>
       <c r="G563" t="s">
-        <v>1455</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="564" spans="1:7">
       <c r="A564">
         <v>563</v>
       </c>
       <c r="B564" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C564" t="s">
-        <v>1231</v>
+        <v>1436</v>
       </c>
       <c r="D564" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E564" t="s">
-        <v>1451</v>
+        <v>1437</v>
       </c>
       <c r="F564" t="s">
-        <v>1456</v>
+        <v>1434</v>
       </c>
       <c r="G564" t="s">
-        <v>1457</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="565" spans="1:7">
       <c r="A565">
         <v>564</v>
       </c>
       <c r="B565" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C565" t="s">
-        <v>1215</v>
+        <v>1379</v>
       </c>
       <c r="D565" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E565" t="s">
-        <v>1458</v>
+        <v>1385</v>
       </c>
       <c r="F565" t="s">
-        <v>1456</v>
+        <v>1434</v>
       </c>
       <c r="G565" t="s">
-        <v>1459</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="566" spans="1:7">
       <c r="A566">
         <v>565</v>
       </c>
       <c r="B566" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C566" t="s">
-        <v>1222</v>
+        <v>1440</v>
       </c>
       <c r="D566" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E566" t="s">
-        <v>1443</v>
+        <v>1304</v>
       </c>
       <c r="F566" t="s">
-        <v>1460</v>
+        <v>1441</v>
       </c>
       <c r="G566" t="s">
-        <v>1461</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="567" spans="1:7">
       <c r="A567">
         <v>566</v>
       </c>
       <c r="B567" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C567" t="s">
-        <v>1462</v>
+        <v>1443</v>
       </c>
       <c r="D567" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E567" t="s">
-        <v>1463</v>
+        <v>1374</v>
       </c>
       <c r="F567" t="s">
-        <v>1460</v>
+        <v>1441</v>
       </c>
       <c r="G567" t="s">
-        <v>1464</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="568" spans="1:7">
       <c r="A568">
         <v>567</v>
       </c>
       <c r="B568" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C568" t="s">
-        <v>1465</v>
+        <v>1445</v>
       </c>
       <c r="D568" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E568" t="s">
-        <v>1443</v>
+        <v>1446</v>
       </c>
       <c r="F568" t="s">
-        <v>1460</v>
+        <v>1441</v>
       </c>
       <c r="G568" t="s">
-        <v>1466</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="569" spans="1:7">
       <c r="A569">
         <v>568</v>
       </c>
       <c r="B569" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C569" t="s">
-        <v>1467</v>
+        <v>1448</v>
       </c>
       <c r="D569" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E569" t="s">
-        <v>1468</v>
+        <v>1350</v>
       </c>
       <c r="F569" t="s">
-        <v>1460</v>
+        <v>1441</v>
       </c>
       <c r="G569" t="s">
-        <v>1469</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="570" spans="1:7">
       <c r="A570">
         <v>569</v>
       </c>
       <c r="B570" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C570" t="s">
-        <v>1470</v>
+        <v>1450</v>
       </c>
       <c r="D570" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E570" t="s">
-        <v>1439</v>
+        <v>1346</v>
       </c>
       <c r="F570" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G570" t="s">
         <v>1451</v>
-      </c>
-[...1 lines deleted...]
-        <v>1471</v>
       </c>
     </row>
     <row r="571" spans="1:7">
       <c r="A571">
         <v>570</v>
       </c>
       <c r="B571" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C571" t="s">
-        <v>1241</v>
+        <v>1452</v>
       </c>
       <c r="D571" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E571" t="s">
-        <v>1472</v>
+        <v>1350</v>
       </c>
       <c r="F571" t="s">
-        <v>1473</v>
+        <v>1453</v>
       </c>
       <c r="G571" t="s">
-        <v>1474</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="572" spans="1:7">
       <c r="A572">
         <v>571</v>
       </c>
       <c r="B572" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C572" t="s">
-        <v>1233</v>
+        <v>1258</v>
       </c>
       <c r="D572" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E572" t="s">
-        <v>1472</v>
+        <v>1455</v>
       </c>
       <c r="F572" t="s">
-        <v>1473</v>
+        <v>1453</v>
       </c>
       <c r="G572" t="s">
-        <v>1475</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="573" spans="1:7">
       <c r="A573">
         <v>572</v>
       </c>
       <c r="B573" t="s">
-        <v>1257</v>
+        <v>7</v>
       </c>
       <c r="C573" t="s">
-        <v>1424</v>
+        <v>1300</v>
       </c>
       <c r="D573" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E573" t="s">
-        <v>1476</v>
+        <v>1322</v>
       </c>
       <c r="F573" t="s">
-        <v>1477</v>
+        <v>1453</v>
       </c>
       <c r="G573" t="s">
-        <v>1478</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="574" spans="1:7">
       <c r="A574">
         <v>573</v>
       </c>
       <c r="B574" t="s">
-        <v>1257</v>
+        <v>643</v>
       </c>
       <c r="C574" t="s">
-        <v>1364</v>
+        <v>1356</v>
       </c>
       <c r="D574" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E574" t="s">
-        <v>1479</v>
+        <v>1374</v>
       </c>
       <c r="F574" t="s">
-        <v>1477</v>
+        <v>1453</v>
       </c>
       <c r="G574" t="s">
-        <v>1480</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="575" spans="1:7">
       <c r="A575">
         <v>574</v>
       </c>
       <c r="B575" t="s">
-        <v>30</v>
+        <v>469</v>
       </c>
       <c r="C575" t="s">
-        <v>1481</v>
+        <v>1400</v>
       </c>
       <c r="D575" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E575" t="s">
-        <v>1482</v>
+        <v>1382</v>
       </c>
       <c r="F575" t="s">
-        <v>1483</v>
+        <v>1459</v>
       </c>
       <c r="G575" t="s">
-        <v>1484</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="576" spans="1:7">
       <c r="A576">
         <v>575</v>
       </c>
       <c r="B576" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C576" t="s">
-        <v>1302</v>
+        <v>1461</v>
       </c>
       <c r="D576" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E576" t="s">
-        <v>1485</v>
+        <v>1421</v>
       </c>
       <c r="F576" t="s">
-        <v>1486</v>
+        <v>1462</v>
       </c>
       <c r="G576" t="s">
-        <v>1487</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="577" spans="1:7">
       <c r="A577">
         <v>576</v>
       </c>
       <c r="B577" t="s">
-        <v>13</v>
+        <v>1325</v>
       </c>
       <c r="C577" t="s">
-        <v>1317</v>
+        <v>1464</v>
       </c>
       <c r="D577" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E577" t="s">
-        <v>1488</v>
+        <v>1434</v>
       </c>
       <c r="F577" t="s">
-        <v>1486</v>
+        <v>1462</v>
       </c>
       <c r="G577" t="s">
-        <v>1489</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="578" spans="1:7">
       <c r="A578">
         <v>577</v>
       </c>
       <c r="B578" t="s">
-        <v>489</v>
+        <v>1325</v>
       </c>
       <c r="C578" t="s">
-        <v>1364</v>
+        <v>1466</v>
       </c>
       <c r="D578" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E578" t="s">
-        <v>1443</v>
+        <v>1459</v>
       </c>
       <c r="F578" t="s">
-        <v>1488</v>
+        <v>1467</v>
       </c>
       <c r="G578" t="s">
-        <v>1490</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="579" spans="1:7">
       <c r="A579">
         <v>578</v>
       </c>
       <c r="B579" t="s">
-        <v>556</v>
+        <v>578</v>
       </c>
       <c r="C579" t="s">
-        <v>1222</v>
+        <v>1431</v>
       </c>
       <c r="D579" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E579" t="s">
-        <v>1483</v>
+        <v>1385</v>
       </c>
       <c r="F579" t="s">
-        <v>1491</v>
+        <v>1446</v>
       </c>
       <c r="G579" t="s">
-        <v>1492</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="580" spans="1:7">
       <c r="A580">
         <v>579</v>
       </c>
       <c r="B580" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C580" t="s">
-        <v>1206</v>
+        <v>1461</v>
       </c>
       <c r="D580" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E580" t="s">
-        <v>1493</v>
+        <v>1470</v>
       </c>
       <c r="F580" t="s">
-        <v>1494</v>
+        <v>1446</v>
       </c>
       <c r="G580" t="s">
-        <v>1495</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="581" spans="1:7">
       <c r="A581">
         <v>580</v>
       </c>
       <c r="B581" t="s">
-        <v>13</v>
+        <v>1313</v>
       </c>
       <c r="C581" t="s">
-        <v>1202</v>
+        <v>1400</v>
       </c>
       <c r="D581" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E581" t="s">
-        <v>1493</v>
+        <v>1472</v>
       </c>
       <c r="F581" t="s">
-        <v>1494</v>
+        <v>1473</v>
       </c>
       <c r="G581" t="s">
-        <v>1495</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="582" spans="1:7">
       <c r="A582">
         <v>581</v>
       </c>
       <c r="B582" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C582" t="s">
-        <v>1496</v>
+        <v>1475</v>
       </c>
       <c r="D582" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E582" t="s">
-        <v>1483</v>
+        <v>1476</v>
       </c>
       <c r="F582" t="s">
-        <v>1454</v>
+        <v>1473</v>
       </c>
       <c r="G582" t="s">
-        <v>1497</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="583" spans="1:7">
       <c r="A583">
         <v>582</v>
       </c>
       <c r="B583" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C583" t="s">
-        <v>1337</v>
+        <v>1478</v>
       </c>
       <c r="D583" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E583" t="s">
-        <v>1472</v>
+        <v>1470</v>
       </c>
       <c r="F583" t="s">
-        <v>1493</v>
+        <v>1479</v>
       </c>
       <c r="G583" t="s">
-        <v>1498</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="584" spans="1:7">
       <c r="A584">
         <v>583</v>
       </c>
       <c r="B584" t="s">
-        <v>1257</v>
+        <v>578</v>
       </c>
       <c r="C584" t="s">
-        <v>1375</v>
+        <v>1480</v>
       </c>
       <c r="D584" t="s">
         <v>9</v>
       </c>
       <c r="E584" t="s">
-        <v>1499</v>
+        <v>1404</v>
       </c>
       <c r="F584" t="s">
-        <v>1297</v>
+        <v>1481</v>
       </c>
       <c r="G584" t="s">
-        <v>1500</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="585" spans="1:7">
       <c r="A585">
         <v>584</v>
       </c>
       <c r="B585" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C585" t="s">
-        <v>1501</v>
+        <v>1483</v>
       </c>
       <c r="D585" t="s">
-        <v>9</v>
+        <v>706</v>
       </c>
       <c r="E585" t="s">
-        <v>1472</v>
+        <v>1397</v>
       </c>
       <c r="F585" t="s">
-        <v>1297</v>
+        <v>1481</v>
       </c>
       <c r="G585" t="s">
-        <v>1502</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="586" spans="1:7">
       <c r="A586">
         <v>585</v>
       </c>
       <c r="B586" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C586" t="s">
-        <v>1503</v>
+        <v>1485</v>
       </c>
       <c r="D586" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E586" t="s">
-        <v>1472</v>
+        <v>1486</v>
       </c>
       <c r="F586" t="s">
-        <v>1297</v>
+        <v>1487</v>
       </c>
       <c r="G586" t="s">
-        <v>1504</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="587" spans="1:7">
       <c r="A587">
         <v>586</v>
       </c>
       <c r="B587" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C587" t="s">
-        <v>1450</v>
+        <v>1363</v>
       </c>
       <c r="D587" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E587" t="s">
-        <v>1505</v>
+        <v>1486</v>
       </c>
       <c r="F587" t="s">
-        <v>1297</v>
+        <v>1489</v>
       </c>
       <c r="G587" t="s">
-        <v>1506</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="588" spans="1:7">
       <c r="A588">
         <v>587</v>
       </c>
       <c r="B588" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C588" t="s">
-        <v>1507</v>
+        <v>1485</v>
       </c>
       <c r="D588" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E588" t="s">
-        <v>1485</v>
+        <v>1467</v>
       </c>
       <c r="F588" t="s">
-        <v>1508</v>
+        <v>1489</v>
       </c>
       <c r="G588" t="s">
-        <v>1509</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="589" spans="1:7">
       <c r="A589">
         <v>588</v>
       </c>
       <c r="B589" t="s">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="C589" t="s">
-        <v>1496</v>
+        <v>1265</v>
       </c>
       <c r="D589" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E589" t="s">
-        <v>1510</v>
+        <v>1492</v>
       </c>
       <c r="F589" t="s">
-        <v>1508</v>
+        <v>1493</v>
       </c>
       <c r="G589" t="s">
-        <v>1511</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="590" spans="1:7">
       <c r="A590">
         <v>589</v>
       </c>
       <c r="B590" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C590" t="s">
-        <v>1512</v>
+        <v>1275</v>
       </c>
       <c r="D590" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E590" t="s">
-        <v>1513</v>
+        <v>1495</v>
       </c>
       <c r="F590" t="s">
-        <v>1514</v>
+        <v>1496</v>
       </c>
       <c r="G590" t="s">
-        <v>1515</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="591" spans="1:7">
       <c r="A591">
         <v>590</v>
       </c>
       <c r="B591" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C591" t="s">
-        <v>1516</v>
+        <v>1265</v>
       </c>
       <c r="D591" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E591" t="s">
-        <v>1488</v>
+        <v>1498</v>
       </c>
       <c r="F591" t="s">
-        <v>1514</v>
+        <v>1499</v>
       </c>
       <c r="G591" t="s">
-        <v>1517</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="592" spans="1:7">
       <c r="A592">
         <v>591</v>
       </c>
       <c r="B592" t="s">
-        <v>380</v>
+        <v>643</v>
       </c>
       <c r="C592" t="s">
-        <v>1389</v>
+        <v>1269</v>
       </c>
       <c r="D592" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E592" t="s">
-        <v>1508</v>
+        <v>1493</v>
       </c>
       <c r="F592" t="s">
-        <v>1518</v>
+        <v>1499</v>
       </c>
       <c r="G592" t="s">
-        <v>1519</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="593" spans="1:7">
       <c r="A593">
         <v>592</v>
       </c>
       <c r="B593" t="s">
-        <v>489</v>
+        <v>7</v>
       </c>
       <c r="C593" t="s">
-        <v>1367</v>
+        <v>1269</v>
       </c>
       <c r="D593" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E593" t="s">
-        <v>1451</v>
+        <v>1493</v>
       </c>
       <c r="F593" t="s">
-        <v>1518</v>
+        <v>1499</v>
       </c>
       <c r="G593" t="s">
-        <v>1520</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="594" spans="1:7">
       <c r="A594">
         <v>593</v>
       </c>
       <c r="B594" t="s">
-        <v>556</v>
+        <v>1325</v>
       </c>
       <c r="C594" t="s">
-        <v>1337</v>
+        <v>1503</v>
       </c>
       <c r="D594" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E594" t="s">
-        <v>1491</v>
+        <v>1496</v>
       </c>
       <c r="F594" t="s">
-        <v>1518</v>
+        <v>1504</v>
       </c>
       <c r="G594" t="s">
-        <v>1521</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="595" spans="1:7">
       <c r="A595">
         <v>594</v>
       </c>
       <c r="B595" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="C595" t="s">
-        <v>1300</v>
+        <v>1506</v>
       </c>
       <c r="D595" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E595" t="s">
-        <v>1522</v>
+        <v>1507</v>
       </c>
       <c r="F595" t="s">
-        <v>1523</v>
+        <v>1508</v>
       </c>
       <c r="G595" t="s">
-        <v>1524</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="596" spans="1:7">
       <c r="A596">
         <v>595</v>
       </c>
       <c r="B596" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C596" t="s">
-        <v>1244</v>
+        <v>1365</v>
       </c>
       <c r="D596" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E596" t="s">
-        <v>1522</v>
+        <v>1510</v>
       </c>
       <c r="F596" t="s">
-        <v>1523</v>
+        <v>1508</v>
       </c>
       <c r="G596" t="s">
-        <v>1525</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="597" spans="1:7">
       <c r="A597">
         <v>596</v>
       </c>
       <c r="B597" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C597" t="s">
-        <v>1526</v>
+        <v>1287</v>
       </c>
       <c r="D597" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E597" t="s">
-        <v>1494</v>
+        <v>1507</v>
       </c>
       <c r="F597" t="s">
-        <v>1482</v>
+        <v>1512</v>
       </c>
       <c r="G597" t="s">
-        <v>1527</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="598" spans="1:7">
       <c r="A598">
         <v>597</v>
       </c>
       <c r="B598" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C598" t="s">
-        <v>1265</v>
+        <v>1271</v>
       </c>
       <c r="D598" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E598" t="s">
-        <v>1458</v>
+        <v>1514</v>
       </c>
       <c r="F598" t="s">
-        <v>1505</v>
+        <v>1512</v>
       </c>
       <c r="G598" t="s">
-        <v>1528</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="599" spans="1:7">
       <c r="A599">
         <v>598</v>
       </c>
       <c r="B599" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C599" t="s">
-        <v>1529</v>
+        <v>1278</v>
       </c>
       <c r="D599" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E599" t="s">
-        <v>1456</v>
+        <v>1499</v>
       </c>
       <c r="F599" t="s">
-        <v>1505</v>
+        <v>1516</v>
       </c>
       <c r="G599" t="s">
-        <v>1530</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="600" spans="1:7">
       <c r="A600">
         <v>599</v>
       </c>
       <c r="B600" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C600" t="s">
-        <v>1531</v>
+        <v>1518</v>
       </c>
       <c r="D600" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E600" t="s">
-        <v>1532</v>
+        <v>1519</v>
       </c>
       <c r="F600" t="s">
-        <v>1505</v>
+        <v>1516</v>
       </c>
       <c r="G600" t="s">
-        <v>1533</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="601" spans="1:7">
       <c r="A601">
         <v>600</v>
       </c>
       <c r="B601" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C601" t="s">
-        <v>1534</v>
+        <v>1521</v>
       </c>
       <c r="D601" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E601" t="s">
-        <v>1494</v>
+        <v>1499</v>
       </c>
       <c r="F601" t="s">
-        <v>1505</v>
+        <v>1516</v>
       </c>
       <c r="G601" t="s">
-        <v>1535</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="602" spans="1:7">
       <c r="A602">
         <v>601</v>
       </c>
       <c r="B602" t="s">
-        <v>489</v>
+        <v>643</v>
       </c>
       <c r="C602" t="s">
-        <v>1238</v>
+        <v>1523</v>
       </c>
       <c r="D602" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E602" t="s">
-        <v>1463</v>
+        <v>1524</v>
       </c>
       <c r="F602" t="s">
-        <v>1536</v>
+        <v>1516</v>
       </c>
       <c r="G602" t="s">
-        <v>1537</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="603" spans="1:7">
       <c r="A603">
         <v>602</v>
       </c>
       <c r="B603" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C603" t="s">
-        <v>1538</v>
+        <v>1526</v>
       </c>
       <c r="D603" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E603" t="s">
-        <v>1454</v>
+        <v>1495</v>
       </c>
       <c r="F603" t="s">
-        <v>1536</v>
+        <v>1507</v>
       </c>
       <c r="G603" t="s">
-        <v>1539</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="604" spans="1:7">
       <c r="A604">
         <v>603</v>
       </c>
       <c r="B604" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C604" t="s">
-        <v>1540</v>
+        <v>1297</v>
       </c>
       <c r="D604" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E604" t="s">
-        <v>1458</v>
+        <v>1528</v>
       </c>
       <c r="F604" t="s">
-        <v>1541</v>
+        <v>1529</v>
       </c>
       <c r="G604" t="s">
-        <v>1542</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="605" spans="1:7">
       <c r="A605">
         <v>604</v>
       </c>
       <c r="B605" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C605" t="s">
-        <v>1238</v>
+        <v>1289</v>
       </c>
       <c r="D605" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E605" t="s">
-        <v>1543</v>
+        <v>1528</v>
       </c>
       <c r="F605" t="s">
-        <v>1541</v>
+        <v>1529</v>
       </c>
       <c r="G605" t="s">
-        <v>1544</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="606" spans="1:7">
       <c r="A606">
         <v>605</v>
       </c>
       <c r="B606" t="s">
-        <v>7</v>
+        <v>1313</v>
       </c>
       <c r="C606" t="s">
-        <v>1389</v>
+        <v>1480</v>
       </c>
       <c r="D606" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E606" t="s">
-        <v>1491</v>
+        <v>1532</v>
       </c>
       <c r="F606" t="s">
-        <v>1545</v>
+        <v>1533</v>
       </c>
       <c r="G606" t="s">
-        <v>1546</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="607" spans="1:7">
       <c r="A607">
         <v>606</v>
       </c>
       <c r="B607" t="s">
-        <v>556</v>
+        <v>1313</v>
       </c>
       <c r="C607" t="s">
-        <v>1547</v>
+        <v>1420</v>
       </c>
       <c r="D607" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E607" t="s">
-        <v>1297</v>
+        <v>1535</v>
       </c>
       <c r="F607" t="s">
-        <v>1548</v>
+        <v>1533</v>
       </c>
       <c r="G607" t="s">
-        <v>1549</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="608" spans="1:7">
       <c r="A608">
         <v>607</v>
       </c>
       <c r="B608" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C608" t="s">
-        <v>1550</v>
+        <v>1537</v>
       </c>
       <c r="D608" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E608" t="s">
-        <v>1493</v>
+        <v>1538</v>
       </c>
       <c r="F608" t="s">
-        <v>1548</v>
+        <v>1539</v>
       </c>
       <c r="G608" t="s">
-        <v>1549</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="609" spans="1:7">
       <c r="A609">
         <v>608</v>
       </c>
       <c r="B609" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C609" t="s">
-        <v>1470</v>
+        <v>1358</v>
       </c>
       <c r="D609" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E609" t="s">
-        <v>1551</v>
+        <v>1541</v>
       </c>
       <c r="F609" t="s">
-        <v>1548</v>
+        <v>1542</v>
       </c>
       <c r="G609" t="s">
-        <v>1552</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="610" spans="1:7">
       <c r="A610">
         <v>609</v>
       </c>
       <c r="B610" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C610" t="s">
-        <v>1265</v>
+        <v>1373</v>
       </c>
       <c r="D610" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E610" t="s">
-        <v>1518</v>
+        <v>1544</v>
       </c>
       <c r="F610" t="s">
-        <v>1553</v>
+        <v>1542</v>
       </c>
       <c r="G610" t="s">
-        <v>1554</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="611" spans="1:7">
       <c r="A611">
         <v>610</v>
       </c>
       <c r="B611" t="s">
-        <v>556</v>
+        <v>578</v>
       </c>
       <c r="C611" t="s">
-        <v>1512</v>
+        <v>1420</v>
       </c>
       <c r="D611" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E611" t="s">
-        <v>1505</v>
+        <v>1499</v>
       </c>
       <c r="F611" t="s">
-        <v>1522</v>
+        <v>1544</v>
       </c>
       <c r="G611" t="s">
-        <v>1555</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="612" spans="1:7">
       <c r="A612">
         <v>611</v>
       </c>
       <c r="B612" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C612" t="s">
-        <v>1307</v>
+        <v>1278</v>
       </c>
       <c r="D612" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E612" t="s">
-        <v>1556</v>
+        <v>1539</v>
       </c>
       <c r="F612" t="s">
-        <v>1557</v>
+        <v>1547</v>
       </c>
       <c r="G612" t="s">
-        <v>1558</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="613" spans="1:7">
       <c r="A613">
         <v>612</v>
       </c>
       <c r="B613" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C613" t="s">
-        <v>1331</v>
+        <v>1262</v>
       </c>
       <c r="D613" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E613" t="s">
-        <v>1559</v>
+        <v>1549</v>
       </c>
       <c r="F613" t="s">
-        <v>1557</v>
+        <v>1550</v>
       </c>
       <c r="G613" t="s">
-        <v>1560</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="614" spans="1:7">
       <c r="A614">
         <v>613</v>
       </c>
       <c r="B614" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C614" t="s">
-        <v>1561</v>
+        <v>1258</v>
       </c>
       <c r="D614" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E614" t="s">
-        <v>1523</v>
+        <v>1549</v>
       </c>
       <c r="F614" t="s">
-        <v>1557</v>
+        <v>1550</v>
       </c>
       <c r="G614" t="s">
-        <v>1562</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="615" spans="1:7">
       <c r="A615">
         <v>614</v>
       </c>
       <c r="B615" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C615" t="s">
-        <v>1213</v>
+        <v>1552</v>
       </c>
       <c r="D615" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E615" t="s">
-        <v>1559</v>
+        <v>1539</v>
       </c>
       <c r="F615" t="s">
-        <v>1563</v>
+        <v>1510</v>
       </c>
       <c r="G615" t="s">
-        <v>1564</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="616" spans="1:7">
       <c r="A616">
         <v>615</v>
       </c>
       <c r="B616" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C616" t="s">
-        <v>1565</v>
+        <v>1393</v>
       </c>
       <c r="D616" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E616" t="s">
-        <v>1566</v>
+        <v>1528</v>
       </c>
       <c r="F616" t="s">
-        <v>1563</v>
+        <v>1549</v>
       </c>
       <c r="G616" t="s">
-        <v>1567</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="617" spans="1:7">
       <c r="A617">
         <v>616</v>
       </c>
       <c r="B617" t="s">
-        <v>13</v>
+        <v>1313</v>
       </c>
       <c r="C617" t="s">
-        <v>1323</v>
+        <v>1431</v>
       </c>
       <c r="D617" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E617" t="s">
-        <v>1566</v>
+        <v>1555</v>
       </c>
       <c r="F617" t="s">
-        <v>1568</v>
+        <v>1353</v>
       </c>
       <c r="G617" t="s">
-        <v>1569</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="618" spans="1:7">
       <c r="A618">
         <v>617</v>
       </c>
       <c r="B618" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C618" t="s">
-        <v>1405</v>
+        <v>1557</v>
       </c>
       <c r="D618" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E618" t="s">
-        <v>1570</v>
+        <v>1528</v>
       </c>
       <c r="F618" t="s">
-        <v>1568</v>
+        <v>1353</v>
       </c>
       <c r="G618" t="s">
-        <v>1571</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="619" spans="1:7">
       <c r="A619">
         <v>618</v>
       </c>
       <c r="B619" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C619" t="s">
-        <v>1429</v>
+        <v>1559</v>
       </c>
       <c r="D619" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E619" t="s">
-        <v>1572</v>
+        <v>1528</v>
       </c>
       <c r="F619" t="s">
-        <v>1568</v>
+        <v>1353</v>
       </c>
       <c r="G619" t="s">
-        <v>1573</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="620" spans="1:7">
       <c r="A620">
         <v>619</v>
       </c>
       <c r="B620" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="C620" t="s">
-        <v>1209</v>
+        <v>1506</v>
       </c>
       <c r="D620" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E620" t="s">
-        <v>1572</v>
+        <v>1561</v>
       </c>
       <c r="F620" t="s">
-        <v>1568</v>
+        <v>1353</v>
       </c>
       <c r="G620" t="s">
-        <v>1574</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="621" spans="1:7">
       <c r="A621">
         <v>620</v>
       </c>
       <c r="B621" t="s">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="C621" t="s">
-        <v>1410</v>
+        <v>1563</v>
       </c>
       <c r="D621" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E621" t="s">
-        <v>1575</v>
+        <v>1541</v>
       </c>
       <c r="F621" t="s">
-        <v>1568</v>
+        <v>1564</v>
       </c>
       <c r="G621" t="s">
-        <v>1576</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="622" spans="1:7">
       <c r="A622">
         <v>621</v>
       </c>
       <c r="B622" t="s">
-        <v>1257</v>
+        <v>128</v>
       </c>
       <c r="C622" t="s">
-        <v>1367</v>
+        <v>1552</v>
       </c>
       <c r="D622" t="s">
         <v>9</v>
       </c>
       <c r="E622" t="s">
-        <v>1482</v>
+        <v>1566</v>
       </c>
       <c r="F622" t="s">
-        <v>1577</v>
+        <v>1564</v>
       </c>
       <c r="G622" t="s">
-        <v>1578</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="623" spans="1:7">
       <c r="A623">
         <v>622</v>
       </c>
       <c r="B623" t="s">
-        <v>556</v>
+        <v>7</v>
       </c>
       <c r="C623" t="s">
-        <v>1579</v>
+        <v>1568</v>
       </c>
       <c r="D623" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E623" t="s">
-        <v>1541</v>
+        <v>1569</v>
       </c>
       <c r="F623" t="s">
-        <v>1580</v>
+        <v>1570</v>
       </c>
       <c r="G623" t="s">
-        <v>1581</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="624" spans="1:7">
       <c r="A624">
         <v>623</v>
       </c>
       <c r="B624" t="s">
-        <v>73</v>
+        <v>643</v>
       </c>
       <c r="C624" t="s">
-        <v>1367</v>
+        <v>1572</v>
       </c>
       <c r="D624" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E624" t="s">
-        <v>1505</v>
+        <v>1544</v>
       </c>
       <c r="F624" t="s">
         <v>1570</v>
       </c>
       <c r="G624" t="s">
-        <v>1582</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="625" spans="1:7">
       <c r="A625">
         <v>624</v>
       </c>
       <c r="B625" t="s">
-        <v>13</v>
+        <v>469</v>
       </c>
       <c r="C625" t="s">
-        <v>1265</v>
+        <v>1445</v>
       </c>
       <c r="D625" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="E625" t="s">
+        <v>1564</v>
+      </c>
+      <c r="F625" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G625" t="s">
         <v>1575</v>
-      </c>
-[...4 lines deleted...]
-        <v>1583</v>
       </c>
     </row>
     <row r="626" spans="1:7">
       <c r="A626">
         <v>625</v>
       </c>
       <c r="B626" t="s">
-        <v>13</v>
+        <v>578</v>
       </c>
       <c r="C626" t="s">
-        <v>1337</v>
+        <v>1423</v>
       </c>
       <c r="D626" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E626" t="s">
-        <v>1575</v>
+        <v>1507</v>
       </c>
       <c r="F626" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="G626" t="s">
-        <v>1584</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="627" spans="1:7">
       <c r="A627">
         <v>626</v>
       </c>
       <c r="B627" t="s">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="C627" t="s">
-        <v>1408</v>
+        <v>1393</v>
       </c>
       <c r="D627" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E627" t="s">
-        <v>1585</v>
+        <v>1547</v>
       </c>
       <c r="F627" t="s">
-        <v>1559</v>
+        <v>1574</v>
       </c>
       <c r="G627" t="s">
-        <v>1586</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="628" spans="1:7">
       <c r="A628">
         <v>627</v>
       </c>
       <c r="B628" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C628" t="s">
-        <v>1512</v>
+        <v>1356</v>
       </c>
       <c r="D628" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E628" t="s">
-        <v>1587</v>
+        <v>1578</v>
       </c>
       <c r="F628" t="s">
-        <v>1575</v>
+        <v>1579</v>
       </c>
       <c r="G628" t="s">
-        <v>1588</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="629" spans="1:7">
       <c r="A629">
         <v>628</v>
       </c>
       <c r="B629" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C629" t="s">
-        <v>1470</v>
+        <v>1300</v>
       </c>
       <c r="D629" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E629" t="s">
-        <v>1587</v>
+        <v>1578</v>
       </c>
       <c r="F629" t="s">
-        <v>1575</v>
+        <v>1579</v>
       </c>
       <c r="G629" t="s">
-        <v>1588</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="630" spans="1:7">
       <c r="A630">
         <v>629</v>
       </c>
       <c r="B630" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C630" t="s">
-        <v>1526</v>
+        <v>1582</v>
       </c>
       <c r="D630" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E630" t="s">
-        <v>1587</v>
+        <v>1550</v>
       </c>
       <c r="F630" t="s">
-        <v>1575</v>
+        <v>1538</v>
       </c>
       <c r="G630" t="s">
-        <v>1589</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="631" spans="1:7">
       <c r="A631">
         <v>630</v>
       </c>
       <c r="B631" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C631" t="s">
-        <v>1296</v>
+        <v>1321</v>
       </c>
       <c r="D631" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E631" t="s">
-        <v>1587</v>
+        <v>1514</v>
       </c>
       <c r="F631" t="s">
-        <v>1575</v>
+        <v>1561</v>
       </c>
       <c r="G631" t="s">
-        <v>1589</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="632" spans="1:7">
       <c r="A632">
         <v>631</v>
       </c>
       <c r="B632" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C632" t="s">
-        <v>1296</v>
+        <v>1585</v>
       </c>
       <c r="D632" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E632" t="s">
-        <v>1577</v>
+        <v>1512</v>
       </c>
       <c r="F632" t="s">
-        <v>1566</v>
+        <v>1561</v>
       </c>
       <c r="G632" t="s">
-        <v>1590</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="633" spans="1:7">
       <c r="A633">
         <v>632</v>
       </c>
       <c r="B633" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C633" t="s">
-        <v>1481</v>
+        <v>1587</v>
       </c>
       <c r="D633" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E633" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="F633" t="s">
-        <v>1592</v>
+        <v>1561</v>
       </c>
       <c r="G633" t="s">
-        <v>1593</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="634" spans="1:7">
       <c r="A634">
         <v>633</v>
       </c>
       <c r="B634" t="s">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="C634" t="s">
-        <v>1447</v>
+        <v>1590</v>
       </c>
       <c r="D634" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E634" t="s">
-        <v>1594</v>
+        <v>1550</v>
       </c>
       <c r="F634" t="s">
-        <v>1592</v>
+        <v>1561</v>
       </c>
       <c r="G634" t="s">
-        <v>1595</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="635" spans="1:7">
       <c r="A635">
         <v>634</v>
       </c>
       <c r="B635" t="s">
-        <v>556</v>
+        <v>578</v>
       </c>
       <c r="C635" t="s">
-        <v>1596</v>
+        <v>1294</v>
       </c>
       <c r="D635" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E635" t="s">
-        <v>1570</v>
+        <v>1519</v>
       </c>
       <c r="F635" t="s">
-        <v>1597</v>
+        <v>1592</v>
       </c>
       <c r="G635" t="s">
-        <v>1598</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="636" spans="1:7">
       <c r="A636">
         <v>635</v>
       </c>
       <c r="B636" t="s">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="C636" t="s">
-        <v>1599</v>
+        <v>1594</v>
       </c>
       <c r="D636" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E636" t="s">
-        <v>1600</v>
+        <v>1510</v>
       </c>
       <c r="F636" t="s">
-        <v>1597</v>
+        <v>1592</v>
       </c>
       <c r="G636" t="s">
-        <v>1601</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="637" spans="1:7">
       <c r="A637">
         <v>636</v>
       </c>
       <c r="B637" t="s">
-        <v>7</v>
+        <v>643</v>
       </c>
       <c r="C637" t="s">
-        <v>1450</v>
+        <v>1596</v>
       </c>
       <c r="D637" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E637" t="s">
-        <v>1602</v>
+        <v>1514</v>
       </c>
       <c r="F637" t="s">
-        <v>1585</v>
+        <v>1597</v>
       </c>
       <c r="G637" t="s">
-        <v>1603</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="638" spans="1:7">
       <c r="A638">
         <v>637</v>
       </c>
       <c r="B638" t="s">
-        <v>556</v>
+        <v>7</v>
       </c>
       <c r="C638" t="s">
-        <v>1526</v>
+        <v>1294</v>
       </c>
       <c r="D638" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E638" t="s">
-        <v>1575</v>
+        <v>1599</v>
       </c>
       <c r="F638" t="s">
-        <v>1604</v>
+        <v>1597</v>
       </c>
       <c r="G638" t="s">
-        <v>1605</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="639" spans="1:7">
       <c r="A639">
         <v>638</v>
       </c>
       <c r="B639" t="s">
         <v>7</v>
       </c>
       <c r="C639" t="s">
-        <v>1410</v>
+        <v>1445</v>
       </c>
       <c r="D639" t="s">
         <v>9</v>
       </c>
       <c r="E639" t="s">
-        <v>1559</v>
+        <v>1547</v>
       </c>
       <c r="F639" t="s">
-        <v>1606</v>
+        <v>1601</v>
       </c>
       <c r="G639" t="s">
-        <v>1607</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="640" spans="1:7">
       <c r="A640">
         <v>639</v>
       </c>
       <c r="B640" t="s">
-        <v>7</v>
+        <v>643</v>
       </c>
       <c r="C640" t="s">
-        <v>1447</v>
+        <v>1603</v>
       </c>
       <c r="D640" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E640" t="s">
-        <v>1566</v>
+        <v>1353</v>
       </c>
       <c r="F640" t="s">
-        <v>1608</v>
+        <v>1604</v>
       </c>
       <c r="G640" t="s">
-        <v>1609</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="641" spans="1:7">
       <c r="A641">
         <v>640</v>
       </c>
       <c r="B641" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C641" t="s">
-        <v>1481</v>
+        <v>1606</v>
       </c>
       <c r="D641" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E641" t="s">
-        <v>1610</v>
+        <v>1549</v>
       </c>
       <c r="F641" t="s">
-        <v>1608</v>
+        <v>1604</v>
       </c>
       <c r="G641" t="s">
-        <v>1611</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="642" spans="1:7">
       <c r="A642">
         <v>641</v>
       </c>
       <c r="B642" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C642" t="s">
-        <v>1612</v>
+        <v>1526</v>
       </c>
       <c r="D642" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E642" t="s">
-        <v>1592</v>
+        <v>1607</v>
       </c>
       <c r="F642" t="s">
+        <v>1604</v>
+      </c>
+      <c r="G642" t="s">
         <v>1608</v>
-      </c>
-[...1 lines deleted...]
-        <v>1613</v>
       </c>
     </row>
     <row r="643" spans="1:7">
       <c r="A643">
         <v>642</v>
       </c>
       <c r="B643" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C643" t="s">
-        <v>1614</v>
+        <v>1321</v>
       </c>
       <c r="D643" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E643" t="s">
-        <v>1615</v>
+        <v>1574</v>
       </c>
       <c r="F643" t="s">
-        <v>1510</v>
+        <v>1609</v>
       </c>
       <c r="G643" t="s">
-        <v>1616</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="644" spans="1:7">
       <c r="A644">
         <v>643</v>
       </c>
       <c r="B644" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C644" t="s">
-        <v>1617</v>
+        <v>1568</v>
       </c>
       <c r="D644" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E644" t="s">
-        <v>1615</v>
+        <v>1561</v>
       </c>
       <c r="F644" t="s">
-        <v>1510</v>
+        <v>1578</v>
       </c>
       <c r="G644" t="s">
-        <v>1618</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="645" spans="1:7">
       <c r="A645">
         <v>644</v>
       </c>
       <c r="B645" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C645" t="s">
-        <v>1619</v>
+        <v>1363</v>
       </c>
       <c r="D645" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E645" t="s">
-        <v>1615</v>
+        <v>1612</v>
       </c>
       <c r="F645" t="s">
-        <v>1510</v>
+        <v>1613</v>
       </c>
       <c r="G645" t="s">
-        <v>1620</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="646" spans="1:7">
       <c r="A646">
         <v>645</v>
       </c>
       <c r="B646" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C646" t="s">
-        <v>1621</v>
+        <v>1387</v>
       </c>
       <c r="D646" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E646" t="s">
-        <v>1592</v>
+        <v>1615</v>
       </c>
       <c r="F646" t="s">
-        <v>1510</v>
+        <v>1613</v>
       </c>
       <c r="G646" t="s">
-        <v>1622</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="647" spans="1:7">
       <c r="A647">
         <v>646</v>
       </c>
       <c r="B647" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C647" t="s">
-        <v>1565</v>
+        <v>1617</v>
       </c>
       <c r="D647" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E647" t="s">
-        <v>1623</v>
+        <v>1579</v>
       </c>
       <c r="F647" t="s">
-        <v>1624</v>
+        <v>1613</v>
       </c>
       <c r="G647" t="s">
-        <v>1625</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="648" spans="1:7">
       <c r="A648">
         <v>647</v>
       </c>
       <c r="B648" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C648" t="s">
-        <v>1447</v>
+        <v>1269</v>
       </c>
       <c r="D648" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E648" t="s">
-        <v>1623</v>
+        <v>1615</v>
       </c>
       <c r="F648" t="s">
-        <v>1624</v>
+        <v>1619</v>
       </c>
       <c r="G648" t="s">
-        <v>1626</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="649" spans="1:7">
       <c r="A649">
         <v>648</v>
       </c>
       <c r="B649" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C649" t="s">
-        <v>1296</v>
+        <v>1621</v>
       </c>
       <c r="D649" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E649" t="s">
-        <v>1624</v>
+        <v>1622</v>
       </c>
       <c r="F649" t="s">
-        <v>1624</v>
+        <v>1619</v>
       </c>
       <c r="G649" t="s">
-        <v>1627</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="650" spans="1:7">
       <c r="A650">
         <v>649</v>
       </c>
       <c r="B650" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C650" t="s">
-        <v>1410</v>
+        <v>1379</v>
       </c>
       <c r="D650" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E650" t="s">
-        <v>1628</v>
+        <v>1622</v>
       </c>
       <c r="F650" t="s">
-        <v>1629</v>
+        <v>1624</v>
       </c>
       <c r="G650" t="s">
-        <v>1630</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="651" spans="1:7">
       <c r="A651">
         <v>650</v>
       </c>
       <c r="B651" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C651" t="s">
-        <v>1408</v>
+        <v>1461</v>
       </c>
       <c r="D651" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E651" t="s">
-        <v>1628</v>
+        <v>1626</v>
       </c>
       <c r="F651" t="s">
-        <v>1629</v>
+        <v>1624</v>
       </c>
       <c r="G651" t="s">
-        <v>1631</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="652" spans="1:7">
       <c r="A652">
         <v>651</v>
       </c>
       <c r="B652" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C652" t="s">
-        <v>1408</v>
+        <v>1485</v>
       </c>
       <c r="D652" t="s">
-        <v>230</v>
+        <v>50</v>
       </c>
       <c r="E652" t="s">
-        <v>1632</v>
+        <v>1628</v>
       </c>
       <c r="F652" t="s">
+        <v>1624</v>
+      </c>
+      <c r="G652" t="s">
         <v>1629</v>
-      </c>
-[...1 lines deleted...]
-        <v>1633</v>
       </c>
     </row>
     <row r="653" spans="1:7">
       <c r="A653">
         <v>652</v>
       </c>
       <c r="B653" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C653" t="s">
-        <v>1634</v>
+        <v>1265</v>
       </c>
       <c r="D653" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E653" t="s">
-        <v>1597</v>
+        <v>1628</v>
       </c>
       <c r="F653" t="s">
-        <v>1629</v>
+        <v>1624</v>
       </c>
       <c r="G653" t="s">
-        <v>1635</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="654" spans="1:7">
       <c r="A654">
         <v>653</v>
       </c>
       <c r="B654" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="C654" t="s">
-        <v>1450</v>
+        <v>1466</v>
       </c>
       <c r="D654" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E654" t="s">
-        <v>1636</v>
+        <v>1631</v>
       </c>
       <c r="F654" t="s">
-        <v>1610</v>
+        <v>1624</v>
       </c>
       <c r="G654" t="s">
-        <v>1637</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="655" spans="1:7">
       <c r="A655">
         <v>654</v>
       </c>
       <c r="B655" t="s">
-        <v>556</v>
+        <v>1313</v>
       </c>
       <c r="C655" t="s">
-        <v>1638</v>
+        <v>1423</v>
       </c>
       <c r="D655" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E655" t="s">
-        <v>1585</v>
+        <v>1538</v>
       </c>
       <c r="F655" t="s">
-        <v>1556</v>
+        <v>1633</v>
       </c>
       <c r="G655" t="s">
-        <v>1639</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="656" spans="1:7">
       <c r="A656">
         <v>655</v>
       </c>
       <c r="B656" t="s">
-        <v>7</v>
+        <v>643</v>
       </c>
       <c r="C656" t="s">
-        <v>1599</v>
+        <v>1635</v>
       </c>
       <c r="D656" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E656" t="s">
-        <v>1587</v>
+        <v>1597</v>
       </c>
       <c r="F656" t="s">
-        <v>1628</v>
+        <v>1636</v>
       </c>
       <c r="G656" t="s">
-        <v>1640</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="657" spans="1:7">
       <c r="A657">
         <v>656</v>
       </c>
       <c r="B657" t="s">
-        <v>556</v>
+        <v>112</v>
       </c>
       <c r="C657" t="s">
-        <v>1481</v>
+        <v>1423</v>
       </c>
       <c r="D657" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E657" t="s">
-        <v>1641</v>
+        <v>1561</v>
       </c>
       <c r="F657" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
       <c r="G657" t="s">
-        <v>1642</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="658" spans="1:7">
       <c r="A658">
         <v>657</v>
       </c>
       <c r="B658" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C658" t="s">
-        <v>1643</v>
+        <v>1321</v>
       </c>
       <c r="D658" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E658" t="s">
-        <v>1624</v>
+        <v>1631</v>
       </c>
       <c r="F658" t="s">
-        <v>1644</v>
+        <v>1628</v>
       </c>
       <c r="G658" t="s">
-        <v>1645</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="659" spans="1:7">
       <c r="A659">
         <v>658</v>
       </c>
       <c r="B659" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C659" t="s">
-        <v>1646</v>
+        <v>1393</v>
       </c>
       <c r="D659" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E659" t="s">
-        <v>1624</v>
+        <v>1631</v>
       </c>
       <c r="F659" t="s">
-        <v>1644</v>
+        <v>1628</v>
       </c>
       <c r="G659" t="s">
-        <v>1647</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="660" spans="1:7">
       <c r="A660">
         <v>659</v>
       </c>
       <c r="B660" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C660" t="s">
-        <v>1648</v>
+        <v>1464</v>
       </c>
       <c r="D660" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E660" t="s">
-        <v>1624</v>
+        <v>1641</v>
       </c>
       <c r="F660" t="s">
-        <v>1644</v>
+        <v>1615</v>
       </c>
       <c r="G660" t="s">
-        <v>1649</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="661" spans="1:7">
       <c r="A661">
         <v>660</v>
       </c>
       <c r="B661" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C661" t="s">
-        <v>1389</v>
+        <v>1568</v>
       </c>
       <c r="D661" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E661" t="s">
-        <v>1650</v>
+        <v>1643</v>
       </c>
       <c r="F661" t="s">
-        <v>1651</v>
+        <v>1631</v>
       </c>
       <c r="G661" t="s">
-        <v>1652</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="662" spans="1:7">
       <c r="A662">
         <v>661</v>
       </c>
       <c r="B662" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C662" t="s">
-        <v>1653</v>
+        <v>1526</v>
       </c>
       <c r="D662" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E662" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="F662" t="s">
-        <v>1654</v>
+        <v>1631</v>
       </c>
       <c r="G662" t="s">
-        <v>1655</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="663" spans="1:7">
       <c r="A663">
         <v>662</v>
       </c>
       <c r="B663" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C663" t="s">
-        <v>1656</v>
+        <v>1582</v>
       </c>
       <c r="D663" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E663" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="F663" t="s">
-        <v>1654</v>
+        <v>1631</v>
       </c>
       <c r="G663" t="s">
-        <v>1657</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="664" spans="1:7">
       <c r="A664">
         <v>663</v>
       </c>
       <c r="B664" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C664" t="s">
-        <v>1599</v>
+        <v>1352</v>
       </c>
       <c r="D664" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E664" t="s">
-        <v>1658</v>
+        <v>1643</v>
       </c>
       <c r="F664" t="s">
-        <v>1654</v>
+        <v>1631</v>
       </c>
       <c r="G664" t="s">
-        <v>1659</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="665" spans="1:7">
       <c r="A665">
         <v>664</v>
       </c>
       <c r="B665" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C665" t="s">
-        <v>1258</v>
+        <v>1352</v>
       </c>
       <c r="D665" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E665" t="s">
-        <v>1658</v>
+        <v>1633</v>
       </c>
       <c r="F665" t="s">
-        <v>1654</v>
+        <v>1622</v>
       </c>
       <c r="G665" t="s">
-        <v>1660</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="666" spans="1:7">
       <c r="A666">
         <v>665</v>
       </c>
       <c r="B666" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C666" t="s">
-        <v>1565</v>
+        <v>1537</v>
       </c>
       <c r="D666" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E666" t="s">
-        <v>1661</v>
+        <v>1647</v>
       </c>
       <c r="F666" t="s">
-        <v>1662</v>
+        <v>1648</v>
       </c>
       <c r="G666" t="s">
-        <v>1663</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="667" spans="1:7">
       <c r="A667">
         <v>666</v>
       </c>
       <c r="B667" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C667" t="s">
-        <v>1664</v>
+        <v>1503</v>
       </c>
       <c r="D667" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E667" t="s">
-        <v>1556</v>
+        <v>1650</v>
       </c>
       <c r="F667" t="s">
-        <v>1658</v>
+        <v>1648</v>
       </c>
       <c r="G667" t="s">
-        <v>1665</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="668" spans="1:7">
       <c r="A668">
         <v>667</v>
       </c>
       <c r="B668" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C668" t="s">
-        <v>1666</v>
+        <v>1652</v>
       </c>
       <c r="D668" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E668" t="s">
-        <v>1594</v>
+        <v>1626</v>
       </c>
       <c r="F668" t="s">
-        <v>1667</v>
+        <v>1653</v>
       </c>
       <c r="G668" t="s">
-        <v>1668</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="669" spans="1:7">
       <c r="A669">
         <v>668</v>
       </c>
       <c r="B669" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C669" t="s">
-        <v>1669</v>
+        <v>1655</v>
       </c>
       <c r="D669" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E669" t="s">
-        <v>1594</v>
+        <v>1656</v>
       </c>
       <c r="F669" t="s">
-        <v>1667</v>
+        <v>1653</v>
       </c>
       <c r="G669" t="s">
-        <v>1670</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="670" spans="1:7">
       <c r="A670">
         <v>669</v>
       </c>
       <c r="B670" t="s">
-        <v>489</v>
+        <v>7</v>
       </c>
       <c r="C670" t="s">
-        <v>1389</v>
+        <v>1506</v>
       </c>
       <c r="D670" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E670" t="s">
-        <v>1608</v>
+        <v>1658</v>
       </c>
       <c r="F670" t="s">
-        <v>1671</v>
+        <v>1641</v>
       </c>
       <c r="G670" t="s">
-        <v>1672</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="671" spans="1:7">
       <c r="A671">
         <v>670</v>
       </c>
       <c r="B671" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C671" t="s">
-        <v>1260</v>
+        <v>1582</v>
       </c>
       <c r="D671" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E671" t="s">
-        <v>1673</v>
+        <v>1631</v>
       </c>
       <c r="F671" t="s">
-        <v>1671</v>
+        <v>1660</v>
       </c>
       <c r="G671" t="s">
-        <v>1674</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="672" spans="1:7">
       <c r="A672">
         <v>671</v>
       </c>
       <c r="B672" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C672" t="s">
-        <v>1565</v>
+        <v>1466</v>
       </c>
       <c r="D672" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E672" t="s">
-        <v>1675</v>
+        <v>1615</v>
       </c>
       <c r="F672" t="s">
-        <v>1675</v>
+        <v>1662</v>
       </c>
       <c r="G672" t="s">
-        <v>1676</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="673" spans="1:7">
       <c r="A673">
         <v>672</v>
       </c>
       <c r="B673" t="s">
-        <v>1257</v>
+        <v>7</v>
       </c>
       <c r="C673" t="s">
-        <v>1238</v>
+        <v>1503</v>
       </c>
       <c r="D673" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E673" t="s">
-        <v>1623</v>
+        <v>1622</v>
       </c>
       <c r="F673" t="s">
-        <v>1600</v>
+        <v>1664</v>
       </c>
       <c r="G673" t="s">
-        <v>1677</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="674" spans="1:7">
       <c r="A674">
         <v>673</v>
       </c>
       <c r="B674" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C674" t="s">
-        <v>1470</v>
+        <v>1537</v>
       </c>
       <c r="D674" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E674" t="s">
-        <v>1678</v>
+        <v>1666</v>
       </c>
       <c r="F674" t="s">
-        <v>1678</v>
+        <v>1664</v>
       </c>
       <c r="G674" t="s">
-        <v>1679</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="675" spans="1:7">
       <c r="A675">
         <v>674</v>
       </c>
       <c r="B675" t="s">
-        <v>380</v>
+        <v>643</v>
       </c>
       <c r="C675" t="s">
-        <v>1270</v>
+        <v>1668</v>
       </c>
       <c r="D675" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E675" t="s">
-        <v>1680</v>
+        <v>1648</v>
       </c>
       <c r="F675" t="s">
-        <v>1680</v>
+        <v>1664</v>
       </c>
       <c r="G675" t="s">
-        <v>1681</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="676" spans="1:7">
       <c r="A676">
         <v>675</v>
       </c>
       <c r="B676" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C676" t="s">
-        <v>1450</v>
+        <v>1670</v>
       </c>
       <c r="D676" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E676" t="s">
         <v>1671</v>
       </c>
       <c r="F676" t="s">
-        <v>1682</v>
+        <v>1566</v>
       </c>
       <c r="G676" t="s">
-        <v>1683</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="677" spans="1:7">
       <c r="A677">
         <v>676</v>
       </c>
       <c r="B677" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C677" t="s">
-        <v>1684</v>
+        <v>1673</v>
       </c>
       <c r="D677" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E677" t="s">
-        <v>1685</v>
+        <v>1671</v>
       </c>
       <c r="F677" t="s">
-        <v>1673</v>
+        <v>1566</v>
       </c>
       <c r="G677" t="s">
-        <v>1686</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="678" spans="1:7">
       <c r="A678">
         <v>677</v>
       </c>
       <c r="B678" t="s">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="C678" t="s">
-        <v>1375</v>
+        <v>1675</v>
       </c>
       <c r="D678" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E678" t="s">
-        <v>1687</v>
+        <v>1671</v>
       </c>
       <c r="F678" t="s">
-        <v>1688</v>
+        <v>1566</v>
       </c>
       <c r="G678" t="s">
-        <v>1689</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="679" spans="1:7">
       <c r="A679">
         <v>678</v>
       </c>
       <c r="B679" t="s">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="C679" t="s">
-        <v>1344</v>
+        <v>1677</v>
       </c>
       <c r="D679" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E679" t="s">
-        <v>1687</v>
+        <v>1648</v>
       </c>
       <c r="F679" t="s">
-        <v>1688</v>
+        <v>1566</v>
       </c>
       <c r="G679" t="s">
-        <v>1689</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="680" spans="1:7">
       <c r="A680">
         <v>679</v>
       </c>
       <c r="B680" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C680" t="s">
-        <v>1375</v>
+        <v>1621</v>
       </c>
       <c r="D680" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E680" t="s">
-        <v>1690</v>
+        <v>1679</v>
       </c>
       <c r="F680" t="s">
-        <v>1691</v>
+        <v>1680</v>
       </c>
       <c r="G680" t="s">
-        <v>1692</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="681" spans="1:7">
       <c r="A681">
         <v>680</v>
       </c>
       <c r="B681" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C681" t="s">
-        <v>1344</v>
+        <v>1503</v>
       </c>
       <c r="D681" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E681" t="s">
-        <v>1693</v>
+        <v>1679</v>
       </c>
       <c r="F681" t="s">
-        <v>1691</v>
+        <v>1680</v>
       </c>
       <c r="G681" t="s">
-        <v>1694</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="682" spans="1:7">
       <c r="A682">
         <v>681</v>
       </c>
       <c r="B682" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C682" t="s">
-        <v>1695</v>
+        <v>1352</v>
       </c>
       <c r="D682" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E682" t="s">
-        <v>1678</v>
+        <v>1680</v>
       </c>
       <c r="F682" t="s">
-        <v>1696</v>
+        <v>1680</v>
       </c>
       <c r="G682" t="s">
-        <v>1697</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="683" spans="1:7">
       <c r="A683">
         <v>682</v>
       </c>
       <c r="B683" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C683" t="s">
-        <v>1698</v>
+        <v>1466</v>
       </c>
       <c r="D683" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E683" t="s">
-        <v>1699</v>
+        <v>1684</v>
       </c>
       <c r="F683" t="s">
-        <v>1696</v>
+        <v>1685</v>
       </c>
       <c r="G683" t="s">
-        <v>1700</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="684" spans="1:7">
       <c r="A684">
         <v>683</v>
       </c>
       <c r="B684" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C684" t="s">
-        <v>1701</v>
+        <v>1464</v>
       </c>
       <c r="D684" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E684" t="s">
-        <v>1594</v>
+        <v>1684</v>
       </c>
       <c r="F684" t="s">
-        <v>1696</v>
+        <v>1685</v>
       </c>
       <c r="G684" t="s">
-        <v>1702</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="685" spans="1:7">
       <c r="A685">
         <v>684</v>
       </c>
       <c r="B685" t="s">
-        <v>1257</v>
+        <v>643</v>
       </c>
       <c r="C685" t="s">
-        <v>1389</v>
+        <v>1464</v>
       </c>
       <c r="D685" t="s">
-        <v>9</v>
+        <v>321</v>
       </c>
       <c r="E685" t="s">
-        <v>1703</v>
+        <v>1688</v>
       </c>
       <c r="F685" t="s">
-        <v>1704</v>
+        <v>1685</v>
       </c>
       <c r="G685" t="s">
-        <v>1705</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="686" spans="1:7">
       <c r="A686">
         <v>685</v>
       </c>
       <c r="B686" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C686" t="s">
-        <v>1706</v>
+        <v>1690</v>
       </c>
       <c r="D686" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E686" t="s">
-        <v>1682</v>
+        <v>1653</v>
       </c>
       <c r="F686" t="s">
-        <v>1704</v>
+        <v>1685</v>
       </c>
       <c r="G686" t="s">
-        <v>1707</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="687" spans="1:7">
       <c r="A687">
         <v>686</v>
       </c>
       <c r="B687" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C687" t="s">
-        <v>1260</v>
+        <v>1506</v>
       </c>
       <c r="D687" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E687" t="s">
-        <v>1708</v>
+        <v>1692</v>
       </c>
       <c r="F687" t="s">
-        <v>1709</v>
+        <v>1666</v>
       </c>
       <c r="G687" t="s">
-        <v>1710</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="688" spans="1:7">
       <c r="A688">
         <v>687</v>
       </c>
       <c r="B688" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C688" t="s">
-        <v>1302</v>
+        <v>1694</v>
       </c>
       <c r="D688" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E688" t="s">
-        <v>1682</v>
+        <v>1641</v>
       </c>
       <c r="F688" t="s">
-        <v>1711</v>
+        <v>1612</v>
       </c>
       <c r="G688" t="s">
-        <v>1712</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="689" spans="1:7">
       <c r="A689">
         <v>688</v>
       </c>
       <c r="B689" t="s">
-        <v>556</v>
+        <v>7</v>
       </c>
       <c r="C689" t="s">
-        <v>1713</v>
+        <v>1655</v>
       </c>
       <c r="D689" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E689" t="s">
-        <v>1673</v>
+        <v>1643</v>
       </c>
       <c r="F689" t="s">
-        <v>1711</v>
+        <v>1684</v>
       </c>
       <c r="G689" t="s">
-        <v>1714</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="690" spans="1:7">
       <c r="A690">
         <v>689</v>
       </c>
       <c r="B690" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C690" t="s">
-        <v>1241</v>
+        <v>1537</v>
       </c>
       <c r="D690" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E690" t="s">
-        <v>1715</v>
+        <v>1697</v>
       </c>
       <c r="F690" t="s">
-        <v>1711</v>
+        <v>1679</v>
       </c>
       <c r="G690" t="s">
-        <v>1716</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="691" spans="1:7">
       <c r="A691">
         <v>690</v>
       </c>
       <c r="B691" t="s">
-        <v>7</v>
+        <v>643</v>
       </c>
       <c r="C691" t="s">
-        <v>1344</v>
+        <v>1699</v>
       </c>
       <c r="D691" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E691" t="s">
-        <v>1688</v>
+        <v>1680</v>
       </c>
       <c r="F691" t="s">
-        <v>1650</v>
+        <v>1700</v>
       </c>
       <c r="G691" t="s">
-        <v>1717</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="692" spans="1:7">
       <c r="A692">
         <v>691</v>
       </c>
       <c r="B692" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C692" t="s">
-        <v>1718</v>
+        <v>1702</v>
       </c>
       <c r="D692" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E692" t="s">
+        <v>1680</v>
+      </c>
+      <c r="F692" t="s">
+        <v>1700</v>
+      </c>
+      <c r="G692" t="s">
         <v>1703</v>
-      </c>
-[...4 lines deleted...]
-        <v>1720</v>
       </c>
     </row>
     <row r="693" spans="1:7">
       <c r="A693">
         <v>692</v>
       </c>
       <c r="B693" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C693" t="s">
-        <v>1364</v>
+        <v>1704</v>
       </c>
       <c r="D693" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E693" t="s">
-        <v>1685</v>
+        <v>1680</v>
       </c>
       <c r="F693" t="s">
-        <v>1719</v>
+        <v>1700</v>
       </c>
       <c r="G693" t="s">
-        <v>1721</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="694" spans="1:7">
       <c r="A694">
         <v>693</v>
       </c>
       <c r="B694" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C694" t="s">
-        <v>1722</v>
+        <v>1445</v>
       </c>
       <c r="D694" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E694" t="s">
-        <v>1703</v>
+        <v>1706</v>
       </c>
       <c r="F694" t="s">
-        <v>1719</v>
+        <v>1707</v>
       </c>
       <c r="G694" t="s">
-        <v>1723</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="695" spans="1:7">
       <c r="A695">
         <v>694</v>
       </c>
       <c r="B695" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C695" t="s">
-        <v>1222</v>
+        <v>1709</v>
       </c>
       <c r="D695" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E695" t="s">
-        <v>1688</v>
+        <v>1697</v>
       </c>
       <c r="F695" t="s">
-        <v>1724</v>
+        <v>1710</v>
       </c>
       <c r="G695" t="s">
-        <v>1725</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="696" spans="1:7">
       <c r="A696">
         <v>695</v>
       </c>
       <c r="B696" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C696" t="s">
-        <v>1317</v>
+        <v>1712</v>
       </c>
       <c r="D696" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E696" t="s">
-        <v>1726</v>
+        <v>1697</v>
       </c>
       <c r="F696" t="s">
-        <v>1727</v>
+        <v>1710</v>
       </c>
       <c r="G696" t="s">
-        <v>1728</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="697" spans="1:7">
       <c r="A697">
         <v>696</v>
       </c>
       <c r="B697" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C697" t="s">
-        <v>1206</v>
+        <v>1655</v>
       </c>
       <c r="D697" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E697" t="s">
-        <v>1729</v>
+        <v>1714</v>
       </c>
       <c r="F697" t="s">
-        <v>1727</v>
+        <v>1710</v>
       </c>
       <c r="G697" t="s">
-        <v>1730</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="698" spans="1:7">
       <c r="A698">
         <v>697</v>
       </c>
       <c r="B698" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C698" t="s">
-        <v>1309</v>
+        <v>1314</v>
       </c>
       <c r="D698" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E698" t="s">
-        <v>1729</v>
+        <v>1714</v>
       </c>
       <c r="F698" t="s">
-        <v>1727</v>
+        <v>1710</v>
       </c>
       <c r="G698" t="s">
-        <v>1731</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="699" spans="1:7">
       <c r="A699">
         <v>698</v>
       </c>
       <c r="B699" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C699" t="s">
-        <v>1260</v>
+        <v>1621</v>
       </c>
       <c r="D699" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E699" t="s">
-        <v>1732</v>
+        <v>1717</v>
       </c>
       <c r="F699" t="s">
-        <v>1733</v>
+        <v>1718</v>
       </c>
       <c r="G699" t="s">
-        <v>1734</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="700" spans="1:7">
       <c r="A700">
         <v>699</v>
       </c>
       <c r="B700" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C700" t="s">
-        <v>1202</v>
+        <v>1720</v>
       </c>
       <c r="D700" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E700" t="s">
-        <v>1628</v>
+        <v>1612</v>
       </c>
       <c r="F700" t="s">
-        <v>1733</v>
+        <v>1714</v>
       </c>
       <c r="G700" t="s">
-        <v>1735</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="701" spans="1:7">
       <c r="A701">
         <v>700</v>
       </c>
       <c r="B701" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C701" t="s">
-        <v>1258</v>
+        <v>1722</v>
       </c>
       <c r="D701" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E701" t="s">
-        <v>1704</v>
+        <v>1650</v>
       </c>
       <c r="F701" t="s">
-        <v>1733</v>
+        <v>1723</v>
       </c>
       <c r="G701" t="s">
-        <v>1736</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="702" spans="1:7">
       <c r="A702">
         <v>701</v>
       </c>
       <c r="B702" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C702" t="s">
-        <v>1300</v>
+        <v>1725</v>
       </c>
       <c r="D702" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E702" t="s">
-        <v>1687</v>
+        <v>1650</v>
       </c>
       <c r="F702" t="s">
-        <v>1733</v>
+        <v>1723</v>
       </c>
       <c r="G702" t="s">
-        <v>1737</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="703" spans="1:7">
       <c r="A703">
         <v>702</v>
       </c>
       <c r="B703" t="s">
-        <v>556</v>
+        <v>578</v>
       </c>
       <c r="C703" t="s">
-        <v>1307</v>
+        <v>1445</v>
       </c>
       <c r="D703" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E703" t="s">
-        <v>1691</v>
+        <v>1664</v>
       </c>
       <c r="F703" t="s">
-        <v>1733</v>
+        <v>1727</v>
       </c>
       <c r="G703" t="s">
-        <v>1738</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="704" spans="1:7">
       <c r="A704">
         <v>703</v>
       </c>
       <c r="B704" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C704" t="s">
-        <v>1331</v>
+        <v>1316</v>
       </c>
       <c r="D704" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E704" t="s">
-        <v>1691</v>
+        <v>1729</v>
       </c>
       <c r="F704" t="s">
-        <v>1733</v>
+        <v>1727</v>
       </c>
       <c r="G704" t="s">
-        <v>1739</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="705" spans="1:7">
       <c r="A705">
         <v>704</v>
       </c>
       <c r="B705" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C705" t="s">
-        <v>1323</v>
+        <v>1621</v>
       </c>
       <c r="D705" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E705" t="s">
-        <v>1696</v>
+        <v>1731</v>
       </c>
       <c r="F705" t="s">
-        <v>1733</v>
+        <v>1731</v>
       </c>
       <c r="G705" t="s">
-        <v>1740</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="706" spans="1:7">
       <c r="A706">
         <v>705</v>
       </c>
       <c r="B706" t="s">
-        <v>30</v>
+        <v>1313</v>
       </c>
       <c r="C706" t="s">
-        <v>1364</v>
+        <v>1294</v>
       </c>
       <c r="D706" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E706" t="s">
-        <v>1741</v>
+        <v>1679</v>
       </c>
       <c r="F706" t="s">
+        <v>1656</v>
+      </c>
+      <c r="G706" t="s">
         <v>1733</v>
-      </c>
-[...1 lines deleted...]
-        <v>1742</v>
       </c>
     </row>
     <row r="707" spans="1:7">
       <c r="A707">
         <v>706</v>
       </c>
       <c r="B707" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C707" t="s">
-        <v>1215</v>
+        <v>1526</v>
       </c>
       <c r="D707" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E707" t="s">
-        <v>1688</v>
+        <v>1734</v>
       </c>
       <c r="F707" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="G707" t="s">
-        <v>1743</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="708" spans="1:7">
       <c r="A708">
         <v>707</v>
       </c>
       <c r="B708" t="s">
-        <v>556</v>
+        <v>469</v>
       </c>
       <c r="C708" t="s">
-        <v>1244</v>
+        <v>1326</v>
       </c>
       <c r="D708" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E708" t="s">
-        <v>1744</v>
+        <v>1736</v>
       </c>
       <c r="F708" t="s">
-        <v>1741</v>
+        <v>1736</v>
       </c>
       <c r="G708" t="s">
-        <v>1745</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="709" spans="1:7">
       <c r="A709">
         <v>708</v>
       </c>
       <c r="B709" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C709" t="s">
-        <v>1410</v>
+        <v>1506</v>
       </c>
       <c r="D709" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E709" t="s">
-        <v>1711</v>
+        <v>1727</v>
       </c>
       <c r="F709" t="s">
-        <v>1746</v>
+        <v>1738</v>
       </c>
       <c r="G709" t="s">
-        <v>1747</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="710" spans="1:7">
       <c r="A710">
         <v>709</v>
       </c>
       <c r="B710" t="s">
-        <v>1269</v>
+        <v>643</v>
       </c>
       <c r="C710" t="s">
-        <v>1565</v>
+        <v>1740</v>
       </c>
       <c r="D710" t="s">
-        <v>262</v>
+        <v>50</v>
       </c>
       <c r="E710" t="s">
-        <v>1748</v>
+        <v>1741</v>
       </c>
       <c r="F710" t="s">
-        <v>1749</v>
+        <v>1729</v>
       </c>
       <c r="G710" t="s">
-        <v>1750</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="711" spans="1:7">
       <c r="A711">
         <v>710</v>
       </c>
       <c r="B711" t="s">
-        <v>7</v>
+        <v>128</v>
       </c>
       <c r="C711" t="s">
-        <v>1375</v>
+        <v>1431</v>
       </c>
       <c r="D711" t="s">
         <v>9</v>
       </c>
       <c r="E711" t="s">
-        <v>1751</v>
+        <v>1743</v>
       </c>
       <c r="F711" t="s">
-        <v>1749</v>
+        <v>1744</v>
       </c>
       <c r="G711" t="s">
-        <v>1752</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="712" spans="1:7">
       <c r="A712">
         <v>711</v>
       </c>
       <c r="B712" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C712" t="s">
-        <v>1408</v>
+        <v>1400</v>
       </c>
       <c r="D712" t="s">
         <v>9</v>
       </c>
       <c r="E712" t="s">
-        <v>1650</v>
+        <v>1743</v>
       </c>
       <c r="F712" t="s">
-        <v>1749</v>
+        <v>1744</v>
       </c>
       <c r="G712" t="s">
-        <v>1753</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="713" spans="1:7">
       <c r="A713">
         <v>712</v>
       </c>
       <c r="B713" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C713" t="s">
-        <v>1447</v>
+        <v>1431</v>
       </c>
       <c r="D713" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E713" t="s">
-        <v>1751</v>
+        <v>1746</v>
       </c>
       <c r="F713" t="s">
-        <v>1749</v>
+        <v>1747</v>
       </c>
       <c r="G713" t="s">
-        <v>1754</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="714" spans="1:7">
       <c r="A714">
         <v>713</v>
       </c>
       <c r="B714" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C714" t="s">
-        <v>1565</v>
+        <v>1400</v>
       </c>
       <c r="D714" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E714" t="s">
-        <v>1719</v>
+        <v>1749</v>
       </c>
       <c r="F714" t="s">
-        <v>1749</v>
+        <v>1747</v>
       </c>
       <c r="G714" t="s">
-        <v>1755</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="715" spans="1:7">
       <c r="A715">
         <v>714</v>
       </c>
       <c r="B715" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C715" t="s">
-        <v>1424</v>
+        <v>1751</v>
       </c>
       <c r="D715" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E715" t="s">
-        <v>1756</v>
+        <v>1734</v>
       </c>
       <c r="F715" t="s">
-        <v>1757</v>
+        <v>1752</v>
       </c>
       <c r="G715" t="s">
-        <v>1758</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="716" spans="1:7">
       <c r="A716">
         <v>715</v>
       </c>
       <c r="B716" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C716" t="s">
-        <v>1429</v>
+        <v>1754</v>
       </c>
       <c r="D716" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E716" t="s">
-        <v>1724</v>
+        <v>1755</v>
       </c>
       <c r="F716" t="s">
-        <v>1759</v>
+        <v>1752</v>
       </c>
       <c r="G716" t="s">
-        <v>1760</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="717" spans="1:7">
       <c r="A717">
         <v>716</v>
       </c>
       <c r="B717" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C717" t="s">
-        <v>1405</v>
+        <v>1757</v>
       </c>
       <c r="D717" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E717" t="s">
-        <v>1719</v>
+        <v>1650</v>
       </c>
       <c r="F717" t="s">
-        <v>1759</v>
+        <v>1752</v>
       </c>
       <c r="G717" t="s">
-        <v>1761</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="718" spans="1:7">
       <c r="A718">
         <v>717</v>
       </c>
       <c r="B718" t="s">
-        <v>30</v>
+        <v>1313</v>
       </c>
       <c r="C718" t="s">
-        <v>1367</v>
+        <v>1445</v>
       </c>
       <c r="D718" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E718" t="s">
-        <v>1762</v>
+        <v>1759</v>
       </c>
       <c r="F718" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="G718" t="s">
-        <v>1763</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="719" spans="1:7">
       <c r="A719">
         <v>718</v>
       </c>
       <c r="B719" t="s">
-        <v>1269</v>
+        <v>643</v>
       </c>
       <c r="C719" t="s">
-        <v>1599</v>
+        <v>1762</v>
       </c>
       <c r="D719" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E719" t="s">
-        <v>1764</v>
+        <v>1738</v>
       </c>
       <c r="F719" t="s">
-        <v>1765</v>
+        <v>1760</v>
       </c>
       <c r="G719" t="s">
-        <v>1766</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="720" spans="1:7">
       <c r="A720">
         <v>719</v>
       </c>
       <c r="B720" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C720" t="s">
-        <v>1599</v>
+        <v>1316</v>
       </c>
       <c r="D720" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E720" t="s">
-        <v>1733</v>
+        <v>1764</v>
       </c>
       <c r="F720" t="s">
         <v>1765</v>
       </c>
       <c r="G720" t="s">
-        <v>1767</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="721" spans="1:7">
       <c r="A721">
         <v>720</v>
       </c>
       <c r="B721" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C721" t="s">
-        <v>1364</v>
+        <v>1358</v>
       </c>
       <c r="D721" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E721" t="s">
-        <v>1756</v>
+        <v>1738</v>
       </c>
       <c r="F721" t="s">
-        <v>1756</v>
+        <v>1767</v>
       </c>
       <c r="G721" t="s">
         <v>1768</v>
       </c>
     </row>
     <row r="722" spans="1:7">
       <c r="A722">
         <v>721</v>
       </c>
       <c r="B722" t="s">
-        <v>1269</v>
+        <v>643</v>
       </c>
       <c r="C722" t="s">
-        <v>1258</v>
+        <v>1769</v>
       </c>
       <c r="D722" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E722" t="s">
-        <v>1764</v>
+        <v>1729</v>
       </c>
       <c r="F722" t="s">
-        <v>1693</v>
+        <v>1767</v>
       </c>
       <c r="G722" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="723" spans="1:7">
       <c r="A723">
         <v>722</v>
       </c>
       <c r="B723" t="s">
-        <v>1269</v>
+        <v>643</v>
       </c>
       <c r="C723" t="s">
-        <v>1375</v>
+        <v>1297</v>
       </c>
       <c r="D723" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E723" t="s">
-        <v>1764</v>
+        <v>1771</v>
       </c>
       <c r="F723" t="s">
-        <v>1762</v>
+        <v>1767</v>
       </c>
       <c r="G723" t="s">
-        <v>1770</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="724" spans="1:7">
       <c r="A724">
         <v>723</v>
       </c>
       <c r="B724" t="s">
-        <v>1269</v>
+        <v>7</v>
       </c>
       <c r="C724" t="s">
-        <v>1424</v>
+        <v>1400</v>
       </c>
       <c r="D724" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E724" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F724" t="s">
-        <v>1762</v>
+        <v>1706</v>
       </c>
       <c r="G724" t="s">
-        <v>1771</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="725" spans="1:7">
       <c r="A725">
         <v>724</v>
       </c>
       <c r="B725" t="s">
-        <v>1269</v>
+        <v>643</v>
       </c>
       <c r="C725" t="s">
-        <v>1367</v>
+        <v>1774</v>
       </c>
       <c r="D725" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E725" t="s">
-        <v>1724</v>
+        <v>1759</v>
       </c>
       <c r="F725" t="s">
-        <v>1762</v>
+        <v>1775</v>
       </c>
       <c r="G725" t="s">
-        <v>1772</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="726" spans="1:7">
       <c r="A726">
         <v>725</v>
       </c>
       <c r="B726" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C726" t="s">
-        <v>1367</v>
+        <v>1420</v>
       </c>
       <c r="D726" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E726" t="s">
-        <v>1762</v>
+        <v>1741</v>
       </c>
       <c r="F726" t="s">
-        <v>1762</v>
+        <v>1775</v>
       </c>
       <c r="G726" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="727" spans="1:7">
       <c r="A727">
         <v>726</v>
       </c>
       <c r="B727" t="s">
-        <v>1269</v>
+        <v>643</v>
       </c>
       <c r="C727" t="s">
-        <v>1364</v>
+        <v>1778</v>
       </c>
       <c r="D727" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E727" t="s">
-        <v>1741</v>
+        <v>1759</v>
       </c>
       <c r="F727" t="s">
-        <v>1762</v>
+        <v>1775</v>
       </c>
       <c r="G727" t="s">
-        <v>1774</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="728" spans="1:7">
       <c r="A728">
         <v>727</v>
       </c>
       <c r="B728" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C728" t="s">
-        <v>1258</v>
+        <v>1278</v>
       </c>
       <c r="D728" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E728" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="F728" t="s">
-        <v>1775</v>
+        <v>1780</v>
       </c>
       <c r="G728" t="s">
-        <v>1776</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="729" spans="1:7">
       <c r="A729">
         <v>728</v>
       </c>
       <c r="B729" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C729" t="s">
-        <v>1260</v>
+        <v>1373</v>
       </c>
       <c r="D729" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E729" t="s">
-        <v>1777</v>
+        <v>1782</v>
       </c>
       <c r="F729" t="s">
-        <v>1775</v>
+        <v>1783</v>
       </c>
       <c r="G729" t="s">
-        <v>1778</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="730" spans="1:7">
       <c r="A730">
         <v>729</v>
       </c>
       <c r="B730" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C730" t="s">
-        <v>1344</v>
+        <v>1262</v>
       </c>
       <c r="D730" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E730" t="s">
-        <v>1777</v>
+        <v>1785</v>
       </c>
       <c r="F730" t="s">
-        <v>1775</v>
+        <v>1783</v>
       </c>
       <c r="G730" t="s">
-        <v>1779</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="731" spans="1:7">
       <c r="A731">
         <v>730</v>
       </c>
       <c r="B731" t="s">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="C731" t="s">
-        <v>1270</v>
+        <v>1365</v>
       </c>
       <c r="D731" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E731" t="s">
-        <v>1780</v>
+        <v>1785</v>
       </c>
       <c r="F731" t="s">
-        <v>1781</v>
+        <v>1783</v>
       </c>
       <c r="G731" t="s">
-        <v>722</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="732" spans="1:7">
       <c r="A732">
         <v>731</v>
       </c>
       <c r="B732" t="s">
-        <v>7</v>
+        <v>643</v>
       </c>
       <c r="C732" t="s">
-        <v>1424</v>
+        <v>1316</v>
       </c>
       <c r="D732" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E732" t="s">
-        <v>1777</v>
+        <v>1788</v>
       </c>
       <c r="F732" t="s">
-        <v>1781</v>
+        <v>1789</v>
       </c>
       <c r="G732" t="s">
-        <v>1782</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="733" spans="1:7">
       <c r="A733">
         <v>732</v>
       </c>
       <c r="B733" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C733" t="s">
-        <v>1270</v>
+        <v>1258</v>
       </c>
       <c r="D733" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E733" t="s">
-        <v>1780</v>
+        <v>1684</v>
       </c>
       <c r="F733" t="s">
-        <v>1783</v>
+        <v>1789</v>
       </c>
       <c r="G733" t="s">
-        <v>1784</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="734" spans="1:7">
       <c r="A734">
         <v>733</v>
       </c>
       <c r="B734" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C734" t="s">
-        <v>1337</v>
+        <v>1314</v>
       </c>
       <c r="D734" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E734" t="s">
-        <v>1764</v>
+        <v>1760</v>
       </c>
       <c r="F734" t="s">
-        <v>1690</v>
+        <v>1789</v>
       </c>
       <c r="G734" t="s">
-        <v>1785</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="735" spans="1:7">
       <c r="A735">
         <v>734</v>
       </c>
       <c r="B735" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C735" t="s">
-        <v>1265</v>
+        <v>1356</v>
       </c>
       <c r="D735" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E735" t="s">
-        <v>1777</v>
+        <v>1743</v>
       </c>
       <c r="F735" t="s">
-        <v>1690</v>
+        <v>1789</v>
       </c>
       <c r="G735" t="s">
-        <v>1786</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="736" spans="1:7">
       <c r="A736">
         <v>735</v>
       </c>
       <c r="B736" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C736" t="s">
-        <v>1213</v>
+        <v>1363</v>
       </c>
       <c r="D736" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E736" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="F736" t="s">
-        <v>1748</v>
+        <v>1789</v>
       </c>
       <c r="G736" t="s">
-        <v>1787</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="737" spans="1:7">
       <c r="A737">
         <v>736</v>
       </c>
       <c r="B737" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C737" t="s">
-        <v>1209</v>
+        <v>1387</v>
       </c>
       <c r="D737" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E737" t="s">
-        <v>1749</v>
+        <v>1747</v>
       </c>
       <c r="F737" t="s">
-        <v>1748</v>
+        <v>1789</v>
       </c>
       <c r="G737" t="s">
-        <v>1788</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="738" spans="1:7">
       <c r="A738">
         <v>737</v>
       </c>
       <c r="B738" t="s">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="C738" t="s">
-        <v>1424</v>
+        <v>1379</v>
       </c>
       <c r="D738" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E738" t="s">
+        <v>1752</v>
+      </c>
+      <c r="F738" t="s">
         <v>1789</v>
       </c>
-      <c r="F738" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G738" t="s">
-        <v>1790</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="739" spans="1:7">
       <c r="A739">
         <v>738</v>
       </c>
       <c r="B739" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C739" t="s">
-        <v>1512</v>
+        <v>1420</v>
       </c>
       <c r="D739" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E739" t="s">
-        <v>1756</v>
+        <v>1797</v>
       </c>
       <c r="F739" t="s">
-        <v>1791</v>
+        <v>1789</v>
       </c>
       <c r="G739" t="s">
-        <v>1792</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="740" spans="1:7">
       <c r="A740">
         <v>739</v>
       </c>
       <c r="B740" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C740" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="D740" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E740" t="s">
-        <v>1756</v>
+        <v>1744</v>
       </c>
       <c r="F740" t="s">
-        <v>1791</v>
+        <v>1789</v>
       </c>
       <c r="G740" t="s">
-        <v>1793</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="741" spans="1:7">
       <c r="A741">
         <v>740</v>
       </c>
       <c r="B741" t="s">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="C741" t="s">
-        <v>1238</v>
+        <v>1300</v>
       </c>
       <c r="D741" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E741" t="s">
-        <v>1794</v>
+        <v>1800</v>
       </c>
       <c r="F741" t="s">
-        <v>1795</v>
+        <v>1797</v>
       </c>
       <c r="G741" t="s">
-        <v>1796</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="742" spans="1:7">
       <c r="A742">
         <v>741</v>
       </c>
       <c r="B742" t="s">
-        <v>7</v>
+        <v>643</v>
       </c>
       <c r="C742" t="s">
-        <v>1367</v>
+        <v>1466</v>
       </c>
       <c r="D742" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E742" t="s">
-        <v>1693</v>
+        <v>1767</v>
       </c>
       <c r="F742" t="s">
-        <v>1797</v>
+        <v>1802</v>
       </c>
       <c r="G742" t="s">
-        <v>1798</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="743" spans="1:7">
       <c r="A743">
         <v>742</v>
       </c>
       <c r="B743" t="s">
-        <v>7</v>
+        <v>1325</v>
       </c>
       <c r="C743" t="s">
-        <v>1238</v>
+        <v>1621</v>
       </c>
       <c r="D743" t="s">
-        <v>9</v>
+        <v>217</v>
       </c>
       <c r="E743" t="s">
-        <v>1762</v>
+        <v>1804</v>
       </c>
       <c r="F743" t="s">
-        <v>1797</v>
+        <v>1805</v>
       </c>
       <c r="G743" t="s">
-        <v>1799</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="744" spans="1:7">
       <c r="A744">
         <v>743</v>
       </c>
       <c r="B744" t="s">
         <v>7</v>
       </c>
       <c r="C744" t="s">
-        <v>1389</v>
+        <v>1431</v>
       </c>
       <c r="D744" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E744" t="s">
-        <v>1775</v>
+        <v>1807</v>
       </c>
       <c r="F744" t="s">
-        <v>1780</v>
+        <v>1805</v>
       </c>
       <c r="G744" t="s">
-        <v>1800</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="745" spans="1:7">
       <c r="A745">
         <v>744</v>
       </c>
       <c r="B745" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C745" t="s">
-        <v>1470</v>
+        <v>1464</v>
       </c>
       <c r="D745" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E745" t="s">
-        <v>1693</v>
+        <v>1706</v>
       </c>
       <c r="F745" t="s">
-        <v>1780</v>
+        <v>1805</v>
       </c>
       <c r="G745" t="s">
-        <v>1801</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="746" spans="1:7">
       <c r="A746">
         <v>745</v>
       </c>
       <c r="B746" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C746" t="s">
-        <v>1375</v>
+        <v>1503</v>
       </c>
       <c r="D746" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E746" t="s">
-        <v>1781</v>
+        <v>1807</v>
       </c>
       <c r="F746" t="s">
-        <v>1802</v>
+        <v>1805</v>
       </c>
       <c r="G746" t="s">
-        <v>1803</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="747" spans="1:7">
       <c r="A747">
         <v>746</v>
       </c>
       <c r="B747" t="s">
-        <v>73</v>
+        <v>643</v>
       </c>
       <c r="C747" t="s">
-        <v>1238</v>
+        <v>1621</v>
       </c>
       <c r="D747" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E747" t="s">
-        <v>1802</v>
+        <v>1775</v>
       </c>
       <c r="F747" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="G747" t="s">
-        <v>1805</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="748" spans="1:7">
       <c r="A748">
         <v>747</v>
       </c>
       <c r="B748" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C748" t="s">
-        <v>1526</v>
+        <v>1480</v>
       </c>
       <c r="D748" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E748" t="s">
-        <v>1762</v>
+        <v>1812</v>
       </c>
       <c r="F748" t="s">
-        <v>1806</v>
+        <v>1813</v>
       </c>
       <c r="G748" t="s">
-        <v>1807</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="749" spans="1:7">
       <c r="A749">
         <v>748</v>
       </c>
       <c r="B749" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C749" t="s">
-        <v>1481</v>
+        <v>1485</v>
       </c>
       <c r="D749" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E749" t="s">
-        <v>1775</v>
+        <v>1780</v>
       </c>
       <c r="F749" t="s">
-        <v>1806</v>
+        <v>1815</v>
       </c>
       <c r="G749" t="s">
-        <v>1808</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="750" spans="1:7">
       <c r="A750">
         <v>749</v>
       </c>
       <c r="B750" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C750" t="s">
-        <v>1296</v>
+        <v>1461</v>
       </c>
       <c r="D750" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E750" t="s">
         <v>1775</v>
       </c>
       <c r="F750" t="s">
-        <v>1806</v>
+        <v>1815</v>
       </c>
       <c r="G750" t="s">
-        <v>1809</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="751" spans="1:7">
       <c r="A751">
         <v>750</v>
       </c>
       <c r="B751" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C751" t="s">
-        <v>1450</v>
+        <v>1423</v>
       </c>
       <c r="D751" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E751" t="s">
-        <v>1810</v>
+        <v>1818</v>
       </c>
       <c r="F751" t="s">
-        <v>1806</v>
+        <v>1815</v>
       </c>
       <c r="G751" t="s">
-        <v>1760</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="752" spans="1:7">
       <c r="A752">
         <v>751</v>
       </c>
       <c r="B752" t="s">
-        <v>556</v>
+        <v>1325</v>
       </c>
       <c r="C752" t="s">
-        <v>1424</v>
+        <v>1655</v>
       </c>
       <c r="D752" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E752" t="s">
-        <v>1791</v>
+        <v>1820</v>
       </c>
       <c r="F752" t="s">
-        <v>1811</v>
+        <v>1821</v>
       </c>
       <c r="G752" t="s">
-        <v>1812</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="753" spans="1:7">
       <c r="A753">
         <v>752</v>
       </c>
       <c r="B753" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C753" t="s">
-        <v>1364</v>
+        <v>1655</v>
       </c>
       <c r="D753" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E753" t="s">
-        <v>1795</v>
+        <v>1789</v>
       </c>
       <c r="F753" t="s">
-        <v>1811</v>
+        <v>1821</v>
       </c>
       <c r="G753" t="s">
-        <v>1813</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="754" spans="1:7">
       <c r="A754">
         <v>753</v>
       </c>
       <c r="B754" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C754" t="s">
-        <v>1410</v>
+        <v>1420</v>
       </c>
       <c r="D754" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E754" t="s">
-        <v>1797</v>
+        <v>1812</v>
       </c>
       <c r="F754" t="s">
-        <v>1814</v>
+        <v>1812</v>
       </c>
       <c r="G754" t="s">
-        <v>1815</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="755" spans="1:7">
       <c r="A755">
         <v>754</v>
       </c>
       <c r="B755" t="s">
-        <v>7</v>
+        <v>1325</v>
       </c>
       <c r="C755" t="s">
-        <v>1270</v>
+        <v>1314</v>
       </c>
       <c r="D755" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E755" t="s">
-        <v>1690</v>
+        <v>1820</v>
       </c>
       <c r="F755" t="s">
-        <v>1814</v>
+        <v>1749</v>
       </c>
       <c r="G755" t="s">
-        <v>1735</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="756" spans="1:7">
       <c r="A756">
         <v>755</v>
       </c>
       <c r="B756" t="s">
-        <v>489</v>
+        <v>1325</v>
       </c>
       <c r="C756" t="s">
-        <v>1270</v>
+        <v>1431</v>
       </c>
       <c r="D756" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E756" t="s">
-        <v>1693</v>
+        <v>1820</v>
       </c>
       <c r="F756" t="s">
-        <v>1789</v>
+        <v>1818</v>
       </c>
       <c r="G756" t="s">
-        <v>1816</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="757" spans="1:7">
       <c r="A757">
         <v>756</v>
       </c>
       <c r="B757" t="s">
-        <v>1269</v>
+        <v>1325</v>
       </c>
       <c r="C757" t="s">
-        <v>1238</v>
+        <v>1480</v>
       </c>
       <c r="D757" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E757" t="s">
-        <v>1802</v>
+        <v>1797</v>
       </c>
       <c r="F757" t="s">
-        <v>1789</v>
+        <v>1818</v>
       </c>
       <c r="G757" t="s">
-        <v>1817</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="758" spans="1:7">
       <c r="A758">
         <v>757</v>
       </c>
       <c r="B758" t="s">
-        <v>30</v>
+        <v>1325</v>
       </c>
       <c r="C758" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D758" t="s">
+        <v>50</v>
+      </c>
+      <c r="E758" t="s">
+        <v>1780</v>
+      </c>
+      <c r="F758" t="s">
         <v>1818</v>
       </c>
-      <c r="D758" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G758" t="s">
-        <v>1821</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="759" spans="1:7">
       <c r="A759">
         <v>758</v>
       </c>
       <c r="B759" t="s">
-        <v>1269</v>
+        <v>17</v>
       </c>
       <c r="C759" t="s">
-        <v>1270</v>
+        <v>1423</v>
       </c>
       <c r="D759" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E759" t="s">
-        <v>1811</v>
+        <v>1818</v>
       </c>
       <c r="F759" t="s">
-        <v>1822</v>
+        <v>1818</v>
       </c>
       <c r="G759" t="s">
-        <v>1823</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="760" spans="1:7">
       <c r="A760">
         <v>759</v>
       </c>
       <c r="B760" t="s">
-        <v>1269</v>
+        <v>1325</v>
       </c>
       <c r="C760" t="s">
-        <v>1389</v>
+        <v>1420</v>
       </c>
       <c r="D760" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E760" t="s">
-        <v>1802</v>
+        <v>1797</v>
       </c>
       <c r="F760" t="s">
-        <v>1824</v>
+        <v>1818</v>
       </c>
       <c r="G760" t="s">
-        <v>1825</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="761" spans="1:7">
       <c r="A761">
         <v>760</v>
       </c>
       <c r="B761" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C761" t="s">
-        <v>1599</v>
+        <v>1314</v>
       </c>
       <c r="D761" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E761" t="s">
-        <v>1804</v>
+        <v>1797</v>
       </c>
       <c r="F761" t="s">
-        <v>1824</v>
+        <v>1831</v>
       </c>
       <c r="G761" t="s">
-        <v>1826</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="762" spans="1:7">
       <c r="A762">
         <v>761</v>
       </c>
       <c r="B762" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C762" t="s">
-        <v>1258</v>
+        <v>1316</v>
       </c>
       <c r="D762" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E762" t="s">
-        <v>1804</v>
+        <v>1833</v>
       </c>
       <c r="F762" t="s">
-        <v>1824</v>
+        <v>1831</v>
       </c>
       <c r="G762" t="s">
-        <v>1827</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="763" spans="1:7">
       <c r="A763">
         <v>762</v>
       </c>
       <c r="B763" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C763" t="s">
-        <v>1260</v>
+        <v>1400</v>
       </c>
       <c r="D763" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E763" t="s">
-        <v>1804</v>
+        <v>1833</v>
       </c>
       <c r="F763" t="s">
-        <v>1824</v>
+        <v>1831</v>
       </c>
       <c r="G763" t="s">
-        <v>1828</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="764" spans="1:7">
       <c r="A764">
         <v>763</v>
       </c>
       <c r="B764" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C764" t="s">
-        <v>1344</v>
+        <v>1326</v>
       </c>
       <c r="D764" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E764" t="s">
-        <v>1804</v>
+        <v>1836</v>
       </c>
       <c r="F764" t="s">
-        <v>1824</v>
+        <v>1837</v>
       </c>
       <c r="G764" t="s">
-        <v>1829</v>
+        <v>803</v>
       </c>
     </row>
     <row r="765" spans="1:7">
       <c r="A765">
         <v>764</v>
       </c>
       <c r="B765" t="s">
-        <v>556</v>
+        <v>7</v>
       </c>
       <c r="C765" t="s">
-        <v>1565</v>
+        <v>1480</v>
       </c>
       <c r="D765" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E765" t="s">
-        <v>1802</v>
+        <v>1833</v>
       </c>
       <c r="F765" t="s">
-        <v>1824</v>
+        <v>1837</v>
       </c>
       <c r="G765" t="s">
-        <v>1830</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="766" spans="1:7">
       <c r="A766">
         <v>765</v>
       </c>
       <c r="B766" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C766" t="s">
-        <v>1408</v>
+        <v>1326</v>
       </c>
       <c r="D766" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E766" t="s">
-        <v>1804</v>
+        <v>1836</v>
       </c>
       <c r="F766" t="s">
-        <v>1824</v>
+        <v>1839</v>
       </c>
       <c r="G766" t="s">
-        <v>1831</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="767" spans="1:7">
       <c r="A767">
         <v>766</v>
       </c>
       <c r="B767" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C767" t="s">
-        <v>1447</v>
+        <v>1393</v>
       </c>
       <c r="D767" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E767" t="s">
-        <v>1802</v>
+        <v>1820</v>
       </c>
       <c r="F767" t="s">
-        <v>1824</v>
+        <v>1746</v>
       </c>
       <c r="G767" t="s">
-        <v>1832</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="768" spans="1:7">
       <c r="A768">
         <v>767</v>
       </c>
       <c r="B768" t="s">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="C768" t="s">
-        <v>1389</v>
+        <v>1321</v>
       </c>
       <c r="D768" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E768" t="s">
         <v>1833</v>
       </c>
       <c r="F768" t="s">
-        <v>1833</v>
+        <v>1746</v>
       </c>
       <c r="G768" t="s">
-        <v>1834</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="769" spans="1:7">
       <c r="A769">
         <v>768</v>
       </c>
       <c r="B769" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C769" t="s">
-        <v>1238</v>
+        <v>1269</v>
       </c>
       <c r="D769" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E769" t="s">
-        <v>1835</v>
+        <v>1802</v>
       </c>
       <c r="F769" t="s">
-        <v>1833</v>
+        <v>1804</v>
       </c>
       <c r="G769" t="s">
-        <v>1836</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="770" spans="1:7">
       <c r="A770">
         <v>769</v>
       </c>
       <c r="B770" t="s">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="C770" t="s">
-        <v>1389</v>
+        <v>1265</v>
       </c>
       <c r="D770" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E770" t="s">
-        <v>1835</v>
+        <v>1805</v>
       </c>
       <c r="F770" t="s">
-        <v>1833</v>
+        <v>1804</v>
       </c>
       <c r="G770" t="s">
-        <v>1837</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="771" spans="1:7">
       <c r="A771">
         <v>770</v>
       </c>
       <c r="B771" t="s">
-        <v>1269</v>
+        <v>128</v>
       </c>
       <c r="C771" t="s">
-        <v>1838</v>
+        <v>1480</v>
       </c>
       <c r="D771" t="s">
-        <v>262</v>
+        <v>9</v>
       </c>
       <c r="E771" t="s">
-        <v>1814</v>
+        <v>1845</v>
       </c>
       <c r="F771" t="s">
-        <v>1839</v>
+        <v>1804</v>
       </c>
       <c r="G771" t="s">
-        <v>1840</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="772" spans="1:7">
       <c r="A772">
         <v>771</v>
       </c>
       <c r="B772" t="s">
-        <v>1257</v>
+        <v>643</v>
       </c>
       <c r="C772" t="s">
-        <v>1270</v>
+        <v>1568</v>
       </c>
       <c r="D772" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E772" t="s">
-        <v>1794</v>
+        <v>1812</v>
       </c>
       <c r="F772" t="s">
-        <v>1708</v>
+        <v>1847</v>
       </c>
       <c r="G772" t="s">
-        <v>1841</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="773" spans="1:7">
       <c r="A773">
         <v>772</v>
       </c>
       <c r="B773" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C773" t="s">
-        <v>1270</v>
+        <v>1326</v>
       </c>
       <c r="D773" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E773" t="s">
-        <v>1842</v>
+        <v>1812</v>
       </c>
       <c r="F773" t="s">
-        <v>1843</v>
+        <v>1847</v>
       </c>
       <c r="G773" t="s">
-        <v>1844</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="774" spans="1:7">
       <c r="A774">
         <v>773</v>
       </c>
       <c r="B774" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C774" t="s">
-        <v>1389</v>
+        <v>1294</v>
       </c>
       <c r="D774" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E774" t="s">
-        <v>1845</v>
+        <v>1850</v>
       </c>
       <c r="F774" t="s">
-        <v>1846</v>
+        <v>1851</v>
       </c>
       <c r="G774" t="s">
-        <v>1847</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="775" spans="1:7">
       <c r="A775">
         <v>774</v>
       </c>
       <c r="B775" t="s">
-        <v>556</v>
+        <v>7</v>
       </c>
       <c r="C775" t="s">
-        <v>1238</v>
+        <v>1423</v>
       </c>
       <c r="D775" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E775" t="s">
-        <v>1814</v>
+        <v>1749</v>
       </c>
       <c r="F775" t="s">
-        <v>1846</v>
+        <v>1853</v>
       </c>
       <c r="G775" t="s">
-        <v>1848</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="776" spans="1:7">
       <c r="A776">
         <v>775</v>
       </c>
       <c r="B776" t="s">
-        <v>556</v>
+        <v>7</v>
       </c>
       <c r="C776" t="s">
-        <v>1367</v>
+        <v>1294</v>
       </c>
       <c r="D776" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E776" t="s">
-        <v>1849</v>
+        <v>1818</v>
       </c>
       <c r="F776" t="s">
-        <v>1846</v>
+        <v>1853</v>
       </c>
       <c r="G776" t="s">
-        <v>1850</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="777" spans="1:7">
       <c r="A777">
         <v>776</v>
       </c>
       <c r="B777" t="s">
-        <v>556</v>
+        <v>7</v>
       </c>
       <c r="C777" t="s">
-        <v>1270</v>
+        <v>1445</v>
       </c>
       <c r="D777" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E777" t="s">
-        <v>1820</v>
+        <v>1831</v>
       </c>
       <c r="F777" t="s">
-        <v>1846</v>
+        <v>1836</v>
       </c>
       <c r="G777" t="s">
-        <v>1851</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="778" spans="1:7">
       <c r="A778">
         <v>777</v>
       </c>
       <c r="B778" t="s">
-        <v>380</v>
+        <v>643</v>
       </c>
       <c r="C778" t="s">
-        <v>1270</v>
+        <v>1526</v>
       </c>
       <c r="D778" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E778" t="s">
-        <v>1846</v>
+        <v>1749</v>
       </c>
       <c r="F778" t="s">
-        <v>1852</v>
+        <v>1836</v>
       </c>
       <c r="G778" t="s">
-        <v>1853</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="779" spans="1:7">
       <c r="A779">
         <v>778</v>
       </c>
       <c r="B779" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C779" t="s">
-        <v>1389</v>
+        <v>1431</v>
       </c>
       <c r="D779" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E779" t="s">
-        <v>1854</v>
+        <v>1837</v>
       </c>
       <c r="F779" t="s">
-        <v>1855</v>
+        <v>1858</v>
       </c>
       <c r="G779" t="s">
-        <v>1856</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="780" spans="1:7">
       <c r="A780">
         <v>779</v>
       </c>
       <c r="B780" t="s">
-        <v>556</v>
+        <v>112</v>
       </c>
       <c r="C780" t="s">
-        <v>1375</v>
+        <v>1294</v>
       </c>
       <c r="D780" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E780" t="s">
-        <v>1843</v>
+        <v>1858</v>
       </c>
       <c r="F780" t="s">
-        <v>1857</v>
+        <v>1860</v>
       </c>
       <c r="G780" t="s">
-        <v>1858</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="781" spans="1:7">
       <c r="A781">
         <v>780</v>
       </c>
       <c r="B781" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C781" t="s">
-        <v>1424</v>
+        <v>1582</v>
       </c>
       <c r="D781" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E781" t="s">
-        <v>1843</v>
+        <v>1818</v>
       </c>
       <c r="F781" t="s">
-        <v>1859</v>
+        <v>1862</v>
       </c>
       <c r="G781" t="s">
-        <v>1860</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="782" spans="1:7">
       <c r="A782">
         <v>781</v>
       </c>
       <c r="B782" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C782" t="s">
-        <v>1364</v>
+        <v>1537</v>
       </c>
       <c r="D782" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E782" t="s">
-        <v>1861</v>
+        <v>1831</v>
       </c>
       <c r="F782" t="s">
-        <v>1859</v>
+        <v>1862</v>
       </c>
       <c r="G782" t="s">
-        <v>1860</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="783" spans="1:7">
       <c r="A783">
         <v>782</v>
       </c>
       <c r="B783" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C783" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D783" t="s">
+        <v>50</v>
+      </c>
+      <c r="E783" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F783" t="s">
         <v>1862</v>
       </c>
-      <c r="D783" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G783" t="s">
-        <v>1863</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="784" spans="1:7">
       <c r="A784">
         <v>783</v>
       </c>
       <c r="B784" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C784" t="s">
-        <v>1367</v>
+        <v>1506</v>
       </c>
       <c r="D784" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E784" t="s">
-        <v>1861</v>
+        <v>1866</v>
       </c>
       <c r="F784" t="s">
-        <v>1864</v>
+        <v>1862</v>
       </c>
       <c r="G784" t="s">
-        <v>1865</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="785" spans="1:7">
       <c r="A785">
         <v>784</v>
       </c>
       <c r="B785" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C785" t="s">
-        <v>1238</v>
+        <v>1480</v>
       </c>
       <c r="D785" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E785" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="F785" t="s">
-        <v>1864</v>
+        <v>1867</v>
       </c>
       <c r="G785" t="s">
-        <v>1866</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="786" spans="1:7">
       <c r="A786">
         <v>785</v>
       </c>
       <c r="B786" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C786" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D786" t="s">
+        <v>50</v>
+      </c>
+      <c r="E786" t="s">
+        <v>1851</v>
+      </c>
+      <c r="F786" t="s">
         <v>1867</v>
       </c>
-      <c r="D786" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G786" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="787" spans="1:7">
       <c r="A787">
         <v>786</v>
       </c>
       <c r="B787" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C787" t="s">
-        <v>1389</v>
+        <v>1466</v>
       </c>
       <c r="D787" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E787" t="s">
-        <v>1846</v>
+        <v>1853</v>
       </c>
       <c r="F787" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="G787" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="788" spans="1:7">
       <c r="A788">
         <v>787</v>
       </c>
       <c r="B788" t="s">
-        <v>556</v>
+        <v>7</v>
       </c>
       <c r="C788" t="s">
-        <v>1270</v>
+        <v>1326</v>
       </c>
       <c r="D788" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E788" t="s">
-        <v>1846</v>
+        <v>1746</v>
       </c>
       <c r="F788" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="G788" t="s">
-        <v>1871</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="789" spans="1:7">
       <c r="A789">
         <v>788</v>
       </c>
       <c r="B789" t="s">
-        <v>30</v>
+        <v>578</v>
       </c>
       <c r="C789" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D789" t="s">
+        <v>50</v>
+      </c>
+      <c r="E789" t="s">
+        <v>1749</v>
+      </c>
+      <c r="F789" t="s">
+        <v>1845</v>
+      </c>
+      <c r="G789" t="s">
         <v>1872</v>
-      </c>
-[...10 lines deleted...]
-        <v>1875</v>
       </c>
     </row>
     <row r="790" spans="1:7">
       <c r="A790">
         <v>789</v>
       </c>
       <c r="B790" t="s">
-        <v>556</v>
+        <v>1325</v>
       </c>
       <c r="C790" t="s">
-        <v>1876</v>
+        <v>1294</v>
       </c>
       <c r="D790" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E790" t="s">
-        <v>1877</v>
+        <v>1858</v>
       </c>
       <c r="F790" t="s">
-        <v>1878</v>
+        <v>1845</v>
       </c>
       <c r="G790" t="s">
-        <v>1879</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="791" spans="1:7">
       <c r="A791">
         <v>790</v>
       </c>
       <c r="B791" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C791" t="s">
-        <v>1880</v>
+        <v>1874</v>
       </c>
       <c r="D791" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E791" t="s">
-        <v>1855</v>
+        <v>1875</v>
       </c>
       <c r="F791" t="s">
-        <v>1842</v>
+        <v>1876</v>
       </c>
       <c r="G791" t="s">
-        <v>1881</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="792" spans="1:7">
       <c r="A792">
         <v>791</v>
       </c>
       <c r="B792" t="s">
-        <v>556</v>
+        <v>1325</v>
       </c>
       <c r="C792" t="s">
-        <v>1882</v>
+        <v>1326</v>
       </c>
       <c r="D792" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E792" t="s">
-        <v>1883</v>
+        <v>1867</v>
       </c>
       <c r="F792" t="s">
-        <v>1842</v>
+        <v>1878</v>
       </c>
       <c r="G792" t="s">
-        <v>1884</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="793" spans="1:7">
       <c r="A793">
         <v>792</v>
       </c>
       <c r="B793" t="s">
-        <v>489</v>
+        <v>1325</v>
       </c>
       <c r="C793" t="s">
-        <v>1885</v>
+        <v>1445</v>
       </c>
       <c r="D793" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E793" t="s">
-        <v>1845</v>
+        <v>1858</v>
       </c>
       <c r="F793" t="s">
-        <v>1842</v>
+        <v>1880</v>
       </c>
       <c r="G793" t="s">
-        <v>1886</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="794" spans="1:7">
       <c r="A794">
         <v>793</v>
       </c>
       <c r="B794" t="s">
-        <v>380</v>
+        <v>643</v>
       </c>
       <c r="C794" t="s">
-        <v>1887</v>
+        <v>1655</v>
       </c>
       <c r="D794" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E794" t="s">
-        <v>1878</v>
+        <v>1860</v>
       </c>
       <c r="F794" t="s">
-        <v>1819</v>
+        <v>1880</v>
       </c>
       <c r="G794" t="s">
-        <v>1888</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="795" spans="1:7">
       <c r="A795">
         <v>794</v>
       </c>
       <c r="B795" t="s">
-        <v>7</v>
+        <v>643</v>
       </c>
       <c r="C795" t="s">
-        <v>1889</v>
+        <v>1314</v>
       </c>
       <c r="D795" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E795" t="s">
-        <v>1857</v>
+        <v>1860</v>
       </c>
       <c r="F795" t="s">
-        <v>1890</v>
+        <v>1880</v>
       </c>
       <c r="G795" t="s">
-        <v>1891</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="796" spans="1:7">
       <c r="A796">
         <v>795</v>
       </c>
       <c r="B796" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C796" t="s">
-        <v>1892</v>
+        <v>1316</v>
       </c>
       <c r="D796" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E796" t="s">
-        <v>1893</v>
+        <v>1860</v>
       </c>
       <c r="F796" t="s">
-        <v>1893</v>
+        <v>1880</v>
       </c>
       <c r="G796" t="s">
-        <v>1894</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="797" spans="1:7">
       <c r="A797">
         <v>796</v>
       </c>
       <c r="B797" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C797" t="s">
-        <v>1895</v>
+        <v>1400</v>
       </c>
       <c r="D797" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E797" t="s">
-        <v>1896</v>
+        <v>1860</v>
       </c>
       <c r="F797" t="s">
-        <v>1897</v>
+        <v>1880</v>
       </c>
       <c r="G797" t="s">
-        <v>1898</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="798" spans="1:7">
       <c r="A798">
         <v>797</v>
       </c>
       <c r="B798" t="s">
-        <v>1269</v>
+        <v>643</v>
       </c>
       <c r="C798" t="s">
-        <v>1862</v>
+        <v>1621</v>
       </c>
       <c r="D798" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E798" t="s">
-        <v>1893</v>
+        <v>1858</v>
       </c>
       <c r="F798" t="s">
-        <v>1899</v>
+        <v>1880</v>
       </c>
       <c r="G798" t="s">
-        <v>1900</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="799" spans="1:7">
       <c r="A799">
         <v>798</v>
       </c>
       <c r="B799" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C799" t="s">
-        <v>1901</v>
+        <v>1464</v>
       </c>
       <c r="D799" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E799" t="s">
-        <v>1896</v>
+        <v>1860</v>
       </c>
       <c r="F799" t="s">
-        <v>1899</v>
+        <v>1880</v>
       </c>
       <c r="G799" t="s">
-        <v>1902</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="800" spans="1:7">
       <c r="A800">
         <v>799</v>
       </c>
       <c r="B800" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C800" t="s">
-        <v>1903</v>
+        <v>1503</v>
       </c>
       <c r="D800" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E800" t="s">
-        <v>1904</v>
+        <v>1858</v>
       </c>
       <c r="F800" t="s">
-        <v>1905</v>
+        <v>1880</v>
       </c>
       <c r="G800" t="s">
-        <v>1906</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="801" spans="1:7">
       <c r="A801">
         <v>800</v>
       </c>
       <c r="B801" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C801" t="s">
-        <v>1907</v>
+        <v>1445</v>
       </c>
       <c r="D801" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E801" t="s">
-        <v>1904</v>
+        <v>1889</v>
       </c>
       <c r="F801" t="s">
-        <v>1905</v>
+        <v>1889</v>
       </c>
       <c r="G801" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="802" spans="1:7">
       <c r="A802">
         <v>801</v>
       </c>
       <c r="B802" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C802" t="s">
-        <v>1909</v>
+        <v>1294</v>
       </c>
       <c r="D802" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E802" t="s">
-        <v>1904</v>
+        <v>1891</v>
       </c>
       <c r="F802" t="s">
-        <v>1905</v>
+        <v>1889</v>
       </c>
       <c r="G802" t="s">
-        <v>1910</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="803" spans="1:7">
       <c r="A803">
         <v>802</v>
       </c>
       <c r="B803" t="s">
-        <v>1269</v>
+        <v>128</v>
       </c>
       <c r="C803" t="s">
-        <v>1911</v>
+        <v>1445</v>
       </c>
       <c r="D803" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E803" t="s">
-        <v>1912</v>
+        <v>1891</v>
       </c>
       <c r="F803" t="s">
-        <v>1905</v>
+        <v>1889</v>
       </c>
       <c r="G803" t="s">
-        <v>1913</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="804" spans="1:7">
       <c r="A804">
         <v>803</v>
       </c>
       <c r="B804" t="s">
-        <v>1269</v>
+        <v>1325</v>
       </c>
       <c r="C804" t="s">
-        <v>1914</v>
+        <v>1894</v>
       </c>
       <c r="D804" t="s">
-        <v>9</v>
+        <v>217</v>
       </c>
       <c r="E804" t="s">
-        <v>1912</v>
+        <v>1870</v>
       </c>
       <c r="F804" t="s">
-        <v>1905</v>
+        <v>1895</v>
       </c>
       <c r="G804" t="s">
-        <v>1915</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="805" spans="1:7">
       <c r="A805">
         <v>804</v>
       </c>
       <c r="B805" t="s">
-        <v>556</v>
+        <v>1313</v>
       </c>
       <c r="C805" t="s">
-        <v>1916</v>
+        <v>1326</v>
       </c>
       <c r="D805" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E805" t="s">
-        <v>1904</v>
+        <v>1850</v>
       </c>
       <c r="F805" t="s">
-        <v>1917</v>
+        <v>1764</v>
       </c>
       <c r="G805" t="s">
-        <v>1918</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="806" spans="1:7">
       <c r="A806">
         <v>805</v>
       </c>
       <c r="B806" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C806" t="s">
-        <v>1919</v>
+        <v>1326</v>
       </c>
       <c r="D806" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E806" t="s">
-        <v>1904</v>
+        <v>1898</v>
       </c>
       <c r="F806" t="s">
-        <v>1917</v>
+        <v>1899</v>
       </c>
       <c r="G806" t="s">
-        <v>1920</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="807" spans="1:7">
       <c r="A807">
         <v>806</v>
       </c>
       <c r="B807" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C807" t="s">
-        <v>1921</v>
+        <v>1445</v>
       </c>
       <c r="D807" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E807" t="s">
-        <v>1893</v>
+        <v>1901</v>
       </c>
       <c r="F807" t="s">
-        <v>1917</v>
+        <v>1902</v>
       </c>
       <c r="G807" t="s">
-        <v>1922</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="808" spans="1:7">
       <c r="A808">
         <v>807</v>
       </c>
       <c r="B808" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C808" t="s">
-        <v>1923</v>
+        <v>1294</v>
       </c>
       <c r="D808" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E808" t="s">
-        <v>1924</v>
+        <v>1870</v>
       </c>
       <c r="F808" t="s">
-        <v>1925</v>
+        <v>1902</v>
       </c>
       <c r="G808" t="s">
-        <v>1926</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="809" spans="1:7">
       <c r="A809">
         <v>808</v>
       </c>
       <c r="B809" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C809" t="s">
-        <v>1927</v>
+        <v>1423</v>
       </c>
       <c r="D809" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E809" t="s">
-        <v>1924</v>
+        <v>1905</v>
       </c>
       <c r="F809" t="s">
-        <v>1925</v>
+        <v>1902</v>
       </c>
       <c r="G809" t="s">
-        <v>1928</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="810" spans="1:7">
       <c r="A810">
         <v>809</v>
       </c>
       <c r="B810" t="s">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="C810" t="s">
-        <v>1929</v>
+        <v>1326</v>
       </c>
       <c r="D810" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E810" t="s">
-        <v>1924</v>
+        <v>1876</v>
       </c>
       <c r="F810" t="s">
-        <v>1924</v>
+        <v>1902</v>
       </c>
       <c r="G810" t="s">
-        <v>1930</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="811" spans="1:7">
       <c r="A811">
         <v>810</v>
       </c>
       <c r="B811" t="s">
-        <v>556</v>
+        <v>469</v>
       </c>
       <c r="C811" t="s">
-        <v>1931</v>
+        <v>1326</v>
       </c>
       <c r="D811" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E811" t="s">
-        <v>1912</v>
+        <v>1902</v>
       </c>
       <c r="F811" t="s">
-        <v>1932</v>
+        <v>1908</v>
       </c>
       <c r="G811" t="s">
-        <v>1933</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="812" spans="1:7">
       <c r="A812">
         <v>811</v>
       </c>
       <c r="B812" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C812" t="s">
-        <v>1934</v>
+        <v>1445</v>
       </c>
       <c r="D812" t="s">
-        <v>623</v>
+        <v>50</v>
       </c>
       <c r="E812" t="s">
-        <v>1935</v>
+        <v>1910</v>
       </c>
       <c r="F812" t="s">
-        <v>1932</v>
+        <v>1911</v>
       </c>
       <c r="G812" t="s">
-        <v>1735</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="813" spans="1:7">
       <c r="A813">
         <v>812</v>
       </c>
       <c r="B813" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C813" t="s">
-        <v>1936</v>
+        <v>1431</v>
       </c>
       <c r="D813" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E813" t="s">
-        <v>1904</v>
+        <v>1899</v>
       </c>
       <c r="F813" t="s">
-        <v>1932</v>
+        <v>1913</v>
       </c>
       <c r="G813" t="s">
-        <v>1937</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="814" spans="1:7">
       <c r="A814">
         <v>813</v>
       </c>
       <c r="B814" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C814" t="s">
-        <v>1938</v>
+        <v>1480</v>
       </c>
       <c r="D814" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E814" t="s">
-        <v>1912</v>
+        <v>1899</v>
       </c>
       <c r="F814" t="s">
-        <v>1932</v>
+        <v>1915</v>
       </c>
       <c r="G814" t="s">
-        <v>1939</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="815" spans="1:7">
       <c r="A815">
         <v>814</v>
       </c>
       <c r="B815" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C815" t="s">
-        <v>1940</v>
+        <v>1420</v>
       </c>
       <c r="D815" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E815" t="s">
-        <v>1941</v>
+        <v>1917</v>
       </c>
       <c r="F815" t="s">
-        <v>1932</v>
+        <v>1915</v>
       </c>
       <c r="G815" t="s">
-        <v>1942</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="816" spans="1:7">
       <c r="A816">
         <v>815</v>
       </c>
       <c r="B816" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C816" t="s">
-        <v>1943</v>
+        <v>1918</v>
       </c>
       <c r="D816" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E816" t="s">
-        <v>1941</v>
+        <v>1915</v>
       </c>
       <c r="F816" t="s">
-        <v>1932</v>
+        <v>1915</v>
       </c>
       <c r="G816" t="s">
-        <v>1944</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="817" spans="1:7">
       <c r="A817">
         <v>816</v>
       </c>
       <c r="B817" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C817" t="s">
-        <v>1945</v>
+        <v>1423</v>
       </c>
       <c r="D817" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E817" t="s">
-        <v>1899</v>
+        <v>1917</v>
       </c>
       <c r="F817" t="s">
-        <v>1946</v>
+        <v>1920</v>
       </c>
       <c r="G817" t="s">
-        <v>1947</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="818" spans="1:7">
       <c r="A818">
         <v>817</v>
       </c>
       <c r="B818" t="s">
-        <v>7</v>
+        <v>643</v>
       </c>
       <c r="C818" t="s">
-        <v>1948</v>
+        <v>1294</v>
       </c>
       <c r="D818" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E818" t="s">
-        <v>1949</v>
+        <v>1902</v>
       </c>
       <c r="F818" t="s">
-        <v>1950</v>
+        <v>1920</v>
       </c>
       <c r="G818" t="s">
-        <v>1951</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="819" spans="1:7">
       <c r="A819">
         <v>818</v>
       </c>
       <c r="B819" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C819" t="s">
-        <v>1952</v>
+        <v>1923</v>
       </c>
       <c r="D819" t="s">
-        <v>623</v>
+        <v>50</v>
       </c>
       <c r="E819" t="s">
-        <v>1953</v>
+        <v>1920</v>
       </c>
       <c r="F819" t="s">
-        <v>1950</v>
+        <v>1920</v>
       </c>
       <c r="G819" t="s">
-        <v>1735</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="820" spans="1:7">
       <c r="A820">
         <v>819</v>
       </c>
       <c r="B820" t="s">
-        <v>1269</v>
+        <v>643</v>
       </c>
       <c r="C820" t="s">
-        <v>1954</v>
+        <v>1445</v>
       </c>
       <c r="D820" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E820" t="s">
-        <v>1873</v>
+        <v>1902</v>
       </c>
       <c r="F820" t="s">
-        <v>1955</v>
+        <v>1925</v>
       </c>
       <c r="G820" t="s">
-        <v>1956</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="821" spans="1:7">
       <c r="A821">
         <v>820</v>
       </c>
       <c r="B821" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C821" t="s">
-        <v>1957</v>
+        <v>1326</v>
       </c>
       <c r="D821" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E821" t="s">
-        <v>1958</v>
+        <v>1902</v>
       </c>
       <c r="F821" t="s">
-        <v>1958</v>
+        <v>1925</v>
       </c>
       <c r="G821" t="s">
-        <v>1959</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="822" spans="1:7">
       <c r="A822">
         <v>821</v>
       </c>
       <c r="B822" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="C822" t="s">
-        <v>1914</v>
+        <v>1928</v>
       </c>
       <c r="D822" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E822" t="s">
-        <v>1960</v>
+        <v>1929</v>
       </c>
       <c r="F822" t="s">
-        <v>1958</v>
+        <v>1930</v>
       </c>
       <c r="G822" t="s">
-        <v>1961</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="823" spans="1:7">
       <c r="A823">
         <v>822</v>
       </c>
       <c r="B823" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C823" t="s">
-        <v>1962</v>
+        <v>1932</v>
       </c>
       <c r="D823" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E823" t="s">
-        <v>1963</v>
+        <v>1933</v>
       </c>
       <c r="F823" t="s">
-        <v>1964</v>
+        <v>1934</v>
       </c>
       <c r="G823" t="s">
-        <v>1959</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="824" spans="1:7">
       <c r="A824">
         <v>823</v>
       </c>
       <c r="B824" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C824" t="s">
-        <v>1965</v>
+        <v>1936</v>
       </c>
       <c r="D824" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E824" t="s">
-        <v>1966</v>
+        <v>1911</v>
       </c>
       <c r="F824" t="s">
-        <v>1966</v>
+        <v>1898</v>
       </c>
       <c r="G824" t="s">
-        <v>1967</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="825" spans="1:7">
       <c r="A825">
         <v>824</v>
       </c>
       <c r="B825" t="s">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="C825" t="s">
-        <v>1968</v>
+        <v>1938</v>
       </c>
       <c r="D825" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E825" t="s">
-        <v>1960</v>
+        <v>1939</v>
       </c>
       <c r="F825" t="s">
-        <v>1969</v>
+        <v>1898</v>
       </c>
       <c r="G825" t="s">
-        <v>1970</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="826" spans="1:7">
       <c r="A826">
         <v>825</v>
       </c>
       <c r="B826" t="s">
-        <v>13</v>
+        <v>578</v>
       </c>
       <c r="C826" t="s">
-        <v>1838</v>
+        <v>1941</v>
       </c>
       <c r="D826" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E826" t="s">
-        <v>1969</v>
+        <v>1901</v>
       </c>
       <c r="F826" t="s">
-        <v>1969</v>
+        <v>1898</v>
       </c>
       <c r="G826" t="s">
-        <v>1971</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="827" spans="1:7">
       <c r="A827">
         <v>826</v>
       </c>
       <c r="B827" t="s">
-        <v>13</v>
+        <v>469</v>
       </c>
       <c r="C827" t="s">
-        <v>1911</v>
+        <v>1943</v>
       </c>
       <c r="D827" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E827" t="s">
-        <v>1972</v>
+        <v>1934</v>
       </c>
       <c r="F827" t="s">
-        <v>1969</v>
+        <v>1875</v>
       </c>
       <c r="G827" t="s">
-        <v>1973</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="828" spans="1:7">
       <c r="A828">
         <v>827</v>
       </c>
       <c r="B828" t="s">
-        <v>556</v>
+        <v>7</v>
       </c>
       <c r="C828" t="s">
-        <v>1974</v>
+        <v>1945</v>
       </c>
       <c r="D828" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E828" t="s">
-        <v>1975</v>
+        <v>1913</v>
       </c>
       <c r="F828" t="s">
-        <v>1976</v>
+        <v>1946</v>
       </c>
       <c r="G828" t="s">
-        <v>1977</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="829" spans="1:7">
       <c r="A829">
         <v>828</v>
       </c>
       <c r="B829" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C829" t="s">
-        <v>1954</v>
+        <v>1948</v>
       </c>
       <c r="D829" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E829" t="s">
-        <v>1963</v>
+        <v>1949</v>
       </c>
       <c r="F829" t="s">
-        <v>1976</v>
+        <v>1949</v>
       </c>
       <c r="G829" t="s">
-        <v>1978</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="830" spans="1:7">
       <c r="A830">
         <v>829</v>
       </c>
       <c r="B830" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C830" t="s">
-        <v>1892</v>
+        <v>1951</v>
       </c>
       <c r="D830" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E830" t="s">
-        <v>1979</v>
+        <v>1952</v>
       </c>
       <c r="F830" t="s">
-        <v>1976</v>
+        <v>1953</v>
       </c>
       <c r="G830" t="s">
-        <v>1980</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="831" spans="1:7">
       <c r="A831">
         <v>830</v>
       </c>
       <c r="B831" t="s">
-        <v>30</v>
+        <v>1325</v>
       </c>
       <c r="C831" t="s">
-        <v>1867</v>
+        <v>1918</v>
       </c>
       <c r="D831" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E831" t="s">
-        <v>1972</v>
+        <v>1949</v>
       </c>
       <c r="F831" t="s">
-        <v>1972</v>
+        <v>1955</v>
       </c>
       <c r="G831" t="s">
-        <v>1981</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="832" spans="1:7">
       <c r="A832">
         <v>831</v>
       </c>
       <c r="B832" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C832" t="s">
-        <v>1862</v>
+        <v>1957</v>
       </c>
       <c r="D832" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E832" t="s">
-        <v>1982</v>
+        <v>1952</v>
       </c>
       <c r="F832" t="s">
-        <v>1983</v>
+        <v>1955</v>
       </c>
       <c r="G832" t="s">
-        <v>1984</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="833" spans="1:7">
       <c r="A833">
         <v>832</v>
       </c>
       <c r="B833" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C833" t="s">
-        <v>1914</v>
+        <v>1959</v>
       </c>
       <c r="D833" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E833" t="s">
-        <v>1946</v>
+        <v>1960</v>
       </c>
       <c r="F833" t="s">
-        <v>1983</v>
+        <v>1961</v>
       </c>
       <c r="G833" t="s">
-        <v>1985</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="834" spans="1:7">
       <c r="A834">
         <v>833</v>
       </c>
       <c r="B834" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C834" t="s">
-        <v>1954</v>
+        <v>1963</v>
       </c>
       <c r="D834" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E834" t="s">
-        <v>1986</v>
+        <v>1960</v>
       </c>
       <c r="F834" t="s">
-        <v>1983</v>
+        <v>1961</v>
       </c>
       <c r="G834" t="s">
-        <v>1987</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="835" spans="1:7">
       <c r="A835">
         <v>834</v>
       </c>
       <c r="B835" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C835" t="s">
-        <v>1988</v>
+        <v>1965</v>
       </c>
       <c r="D835" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E835" t="s">
-        <v>1989</v>
+        <v>1960</v>
       </c>
       <c r="F835" t="s">
-        <v>1990</v>
+        <v>1961</v>
       </c>
       <c r="G835" t="s">
-        <v>1991</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="836" spans="1:7">
       <c r="A836">
         <v>835</v>
       </c>
       <c r="B836" t="s">
-        <v>556</v>
+        <v>1325</v>
       </c>
       <c r="C836" t="s">
-        <v>1992</v>
+        <v>1967</v>
       </c>
       <c r="D836" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E836" t="s">
-        <v>1982</v>
+        <v>1968</v>
       </c>
       <c r="F836" t="s">
-        <v>1990</v>
+        <v>1961</v>
       </c>
       <c r="G836" t="s">
-        <v>1993</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="837" spans="1:7">
       <c r="A837">
         <v>836</v>
       </c>
       <c r="B837" t="s">
-        <v>556</v>
+        <v>1325</v>
       </c>
       <c r="C837" t="s">
-        <v>1994</v>
+        <v>1970</v>
       </c>
       <c r="D837" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E837" t="s">
-        <v>1986</v>
+        <v>1968</v>
       </c>
       <c r="F837" t="s">
-        <v>1990</v>
+        <v>1961</v>
       </c>
       <c r="G837" t="s">
-        <v>1995</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="838" spans="1:7">
       <c r="A838">
         <v>837</v>
       </c>
       <c r="B838" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C838" t="s">
-        <v>1996</v>
+        <v>1972</v>
       </c>
       <c r="D838" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E838" t="s">
-        <v>1966</v>
+        <v>1960</v>
       </c>
       <c r="F838" t="s">
-        <v>1997</v>
+        <v>1973</v>
       </c>
       <c r="G838" t="s">
-        <v>1998</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="839" spans="1:7">
       <c r="A839">
         <v>838</v>
       </c>
       <c r="B839" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C839" t="s">
-        <v>1999</v>
+        <v>1975</v>
       </c>
       <c r="D839" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E839" t="s">
-        <v>1989</v>
+        <v>1960</v>
       </c>
       <c r="F839" t="s">
-        <v>1997</v>
+        <v>1973</v>
       </c>
       <c r="G839" t="s">
-        <v>2000</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="840" spans="1:7">
       <c r="A840">
         <v>839</v>
       </c>
       <c r="B840" t="s">
-        <v>489</v>
+        <v>643</v>
       </c>
       <c r="C840" t="s">
-        <v>1889</v>
+        <v>1977</v>
       </c>
       <c r="D840" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E840" t="s">
-        <v>1955</v>
+        <v>1949</v>
       </c>
       <c r="F840" t="s">
-        <v>2001</v>
+        <v>1973</v>
       </c>
       <c r="G840" t="s">
-        <v>2002</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="841" spans="1:7">
       <c r="A841">
         <v>840</v>
       </c>
       <c r="B841" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C841" t="s">
-        <v>1911</v>
+        <v>1979</v>
       </c>
       <c r="D841" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E841" t="s">
-        <v>1990</v>
+        <v>1980</v>
       </c>
       <c r="F841" t="s">
-        <v>2001</v>
+        <v>1981</v>
       </c>
       <c r="G841" t="s">
-        <v>2003</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="842" spans="1:7">
       <c r="A842">
         <v>841</v>
       </c>
       <c r="B842" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C842" t="s">
-        <v>2004</v>
+        <v>1983</v>
       </c>
       <c r="D842" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E842" t="s">
-        <v>1990</v>
+        <v>1980</v>
       </c>
       <c r="F842" t="s">
-        <v>2005</v>
+        <v>1981</v>
       </c>
       <c r="G842" t="s">
-        <v>2006</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="843" spans="1:7">
       <c r="A843">
         <v>842</v>
       </c>
       <c r="B843" t="s">
-        <v>30</v>
+        <v>128</v>
       </c>
       <c r="C843" t="s">
-        <v>2007</v>
+        <v>1985</v>
       </c>
       <c r="D843" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E843" t="s">
-        <v>2008</v>
+        <v>1980</v>
       </c>
       <c r="F843" t="s">
-        <v>2008</v>
+        <v>1980</v>
       </c>
       <c r="G843" t="s">
-        <v>2009</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="844" spans="1:7">
       <c r="A844">
         <v>843</v>
       </c>
       <c r="B844" t="s">
-        <v>489</v>
+        <v>643</v>
       </c>
       <c r="C844" t="s">
-        <v>1948</v>
+        <v>1987</v>
       </c>
       <c r="D844" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E844" t="s">
-        <v>1976</v>
+        <v>1968</v>
       </c>
       <c r="F844" t="s">
-        <v>2010</v>
+        <v>1988</v>
       </c>
       <c r="G844" t="s">
-        <v>2011</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="845" spans="1:7">
       <c r="A845">
         <v>844</v>
       </c>
       <c r="B845" t="s">
-        <v>1269</v>
+        <v>643</v>
       </c>
       <c r="C845" t="s">
-        <v>1962</v>
+        <v>1990</v>
       </c>
       <c r="D845" t="s">
-        <v>608</v>
+        <v>706</v>
       </c>
       <c r="E845" t="s">
-        <v>2012</v>
+        <v>1991</v>
       </c>
       <c r="F845" t="s">
-        <v>2013</v>
+        <v>1988</v>
       </c>
       <c r="G845" t="s">
-        <v>2014</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="846" spans="1:7">
       <c r="A846">
         <v>845</v>
       </c>
       <c r="B846" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C846" t="s">
-        <v>1838</v>
+        <v>1992</v>
       </c>
       <c r="D846" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E846" t="s">
-        <v>2001</v>
+        <v>1960</v>
       </c>
       <c r="F846" t="s">
-        <v>2015</v>
+        <v>1988</v>
       </c>
       <c r="G846" t="s">
-        <v>2016</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="847" spans="1:7">
       <c r="A847">
         <v>846</v>
       </c>
       <c r="B847" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C847" t="s">
-        <v>2017</v>
+        <v>1994</v>
       </c>
       <c r="D847" t="s">
-        <v>623</v>
+        <v>50</v>
       </c>
       <c r="E847" t="s">
-        <v>2001</v>
+        <v>1968</v>
       </c>
       <c r="F847" t="s">
-        <v>2018</v>
+        <v>1988</v>
       </c>
       <c r="G847" t="s">
-        <v>2019</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="848" spans="1:7">
       <c r="A848">
         <v>847</v>
       </c>
       <c r="B848" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C848" t="s">
-        <v>2020</v>
+        <v>1996</v>
       </c>
       <c r="D848" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E848" t="s">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="F848" t="s">
-        <v>2018</v>
+        <v>1988</v>
       </c>
       <c r="G848" t="s">
-        <v>2021</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="849" spans="1:7">
       <c r="A849">
         <v>848</v>
       </c>
       <c r="B849" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C849" t="s">
-        <v>2022</v>
+        <v>1999</v>
       </c>
       <c r="D849" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E849" t="s">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="F849" t="s">
-        <v>2018</v>
+        <v>1988</v>
       </c>
       <c r="G849" t="s">
-        <v>2023</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="850" spans="1:7">
       <c r="A850">
         <v>849</v>
       </c>
       <c r="B850" t="s">
-        <v>882</v>
+        <v>643</v>
       </c>
       <c r="C850" t="s">
-        <v>1887</v>
+        <v>2001</v>
       </c>
       <c r="D850" t="s">
-        <v>262</v>
+        <v>50</v>
       </c>
       <c r="E850" t="s">
-        <v>1966</v>
+        <v>1955</v>
       </c>
       <c r="F850" t="s">
-        <v>2024</v>
+        <v>2002</v>
       </c>
       <c r="G850" t="s">
-        <v>2025</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="851" spans="1:7">
       <c r="A851">
         <v>850</v>
       </c>
       <c r="B851" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C851" t="s">
-        <v>1872</v>
+        <v>2004</v>
       </c>
       <c r="D851" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E851" t="s">
-        <v>2024</v>
+        <v>2005</v>
       </c>
       <c r="F851" t="s">
-        <v>2024</v>
+        <v>2006</v>
       </c>
       <c r="G851" t="s">
-        <v>2026</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="852" spans="1:7">
       <c r="A852">
         <v>851</v>
       </c>
       <c r="B852" t="s">
-        <v>556</v>
+        <v>7</v>
       </c>
       <c r="C852" t="s">
-        <v>2027</v>
+        <v>2008</v>
       </c>
       <c r="D852" t="s">
-        <v>85</v>
+        <v>706</v>
       </c>
       <c r="E852" t="s">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="F852" t="s">
-        <v>2028</v>
+        <v>2006</v>
       </c>
       <c r="G852" t="s">
-        <v>2029</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="853" spans="1:7">
       <c r="A853">
         <v>852</v>
       </c>
       <c r="B853" t="s">
-        <v>556</v>
+        <v>1325</v>
       </c>
       <c r="C853" t="s">
-        <v>2030</v>
+        <v>2010</v>
       </c>
       <c r="D853" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E853" t="s">
-        <v>2008</v>
+        <v>1929</v>
       </c>
       <c r="F853" t="s">
-        <v>2028</v>
+        <v>2011</v>
       </c>
       <c r="G853" t="s">
-        <v>2031</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="854" spans="1:7">
       <c r="A854">
         <v>853</v>
       </c>
       <c r="B854" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C854" t="s">
-        <v>2032</v>
+        <v>2013</v>
       </c>
       <c r="D854" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E854" t="s">
-        <v>2005</v>
+        <v>2014</v>
       </c>
       <c r="F854" t="s">
-        <v>2028</v>
+        <v>2014</v>
       </c>
       <c r="G854" t="s">
-        <v>1649</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="855" spans="1:7">
       <c r="A855">
         <v>854</v>
       </c>
       <c r="B855" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C855" t="s">
-        <v>1885</v>
+        <v>1970</v>
       </c>
       <c r="D855" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E855" t="s">
-        <v>2033</v>
+        <v>2016</v>
       </c>
       <c r="F855" t="s">
-        <v>2034</v>
+        <v>2014</v>
       </c>
       <c r="G855" t="s">
-        <v>2035</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="856" spans="1:7">
       <c r="A856">
         <v>855</v>
       </c>
       <c r="B856" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C856" t="s">
-        <v>2036</v>
+        <v>2018</v>
       </c>
       <c r="D856" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E856" t="s">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="F856" t="s">
-        <v>2037</v>
+        <v>2020</v>
       </c>
       <c r="G856" t="s">
-        <v>2038</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="857" spans="1:7">
       <c r="A857">
         <v>856</v>
       </c>
       <c r="B857" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C857" t="s">
-        <v>2039</v>
+        <v>2021</v>
       </c>
       <c r="D857" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E857" t="s">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="F857" t="s">
-        <v>2040</v>
+        <v>2022</v>
       </c>
       <c r="G857" t="s">
-        <v>2041</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="858" spans="1:7">
       <c r="A858">
         <v>857</v>
       </c>
       <c r="B858" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C858" t="s">
-        <v>2042</v>
+        <v>2024</v>
       </c>
       <c r="D858" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E858" t="s">
-        <v>2043</v>
+        <v>2016</v>
       </c>
       <c r="F858" t="s">
-        <v>2044</v>
+        <v>2025</v>
       </c>
       <c r="G858" t="s">
-        <v>2045</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="859" spans="1:7">
       <c r="A859">
         <v>858</v>
       </c>
       <c r="B859" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C859" t="s">
-        <v>2046</v>
+        <v>1894</v>
       </c>
       <c r="D859" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E859" t="s">
-        <v>2047</v>
+        <v>2025</v>
       </c>
       <c r="F859" t="s">
-        <v>2048</v>
+        <v>2025</v>
       </c>
       <c r="G859" t="s">
-        <v>2049</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="860" spans="1:7">
       <c r="A860">
         <v>859</v>
       </c>
       <c r="B860" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C860" t="s">
-        <v>1818</v>
+        <v>1967</v>
       </c>
       <c r="D860" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E860" t="s">
-        <v>2048</v>
+        <v>2028</v>
       </c>
       <c r="F860" t="s">
-        <v>2048</v>
+        <v>2025</v>
       </c>
       <c r="G860" t="s">
-        <v>2050</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="861" spans="1:7">
       <c r="A861">
         <v>860</v>
       </c>
       <c r="B861" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C861" t="s">
-        <v>2051</v>
+        <v>2030</v>
       </c>
       <c r="D861" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E861" t="s">
-        <v>2034</v>
+        <v>2031</v>
       </c>
       <c r="F861" t="s">
-        <v>2052</v>
+        <v>2032</v>
       </c>
       <c r="G861" t="s">
-        <v>2053</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="862" spans="1:7">
       <c r="A862">
         <v>861</v>
       </c>
       <c r="B862" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C862" t="s">
-        <v>1968</v>
+        <v>2010</v>
       </c>
       <c r="D862" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E862" t="s">
-        <v>2054</v>
+        <v>2019</v>
       </c>
       <c r="F862" t="s">
-        <v>2054</v>
+        <v>2032</v>
       </c>
       <c r="G862" t="s">
-        <v>2055</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="863" spans="1:7">
       <c r="A863">
         <v>862</v>
       </c>
       <c r="B863" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C863" t="s">
-        <v>2056</v>
+        <v>1948</v>
       </c>
       <c r="D863" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E863" t="s">
-        <v>2057</v>
+        <v>2035</v>
       </c>
       <c r="F863" t="s">
-        <v>2058</v>
+        <v>2032</v>
       </c>
       <c r="G863" t="s">
-        <v>2059</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="864" spans="1:7">
       <c r="A864">
         <v>863</v>
       </c>
       <c r="B864" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="C864" t="s">
-        <v>2060</v>
+        <v>1923</v>
       </c>
       <c r="D864" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E864" t="s">
-        <v>2061</v>
+        <v>2028</v>
       </c>
       <c r="F864" t="s">
-        <v>2062</v>
+        <v>2028</v>
       </c>
       <c r="G864" t="s">
-        <v>2063</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="865" spans="1:7">
       <c r="A865">
         <v>864</v>
       </c>
       <c r="B865" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C865" t="s">
-        <v>2064</v>
+        <v>1918</v>
       </c>
       <c r="D865" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E865" t="s">
-        <v>2057</v>
+        <v>2038</v>
       </c>
       <c r="F865" t="s">
-        <v>2062</v>
+        <v>2039</v>
       </c>
       <c r="G865" t="s">
-        <v>2065</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="866" spans="1:7">
       <c r="A866">
         <v>865</v>
       </c>
       <c r="B866" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C866" t="s">
-        <v>2066</v>
+        <v>1970</v>
       </c>
       <c r="D866" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E866" t="s">
-        <v>2057</v>
+        <v>2002</v>
       </c>
       <c r="F866" t="s">
-        <v>2062</v>
+        <v>2039</v>
       </c>
       <c r="G866" t="s">
-        <v>2067</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="867" spans="1:7">
       <c r="A867">
         <v>866</v>
       </c>
       <c r="B867" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C867" t="s">
-        <v>2068</v>
+        <v>2010</v>
       </c>
       <c r="D867" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E867" t="s">
-        <v>2057</v>
+        <v>2042</v>
       </c>
       <c r="F867" t="s">
-        <v>2069</v>
+        <v>2039</v>
       </c>
       <c r="G867" t="s">
-        <v>2070</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="868" spans="1:7">
       <c r="A868">
         <v>867</v>
       </c>
       <c r="B868" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C868" t="s">
-        <v>2071</v>
+        <v>2044</v>
       </c>
       <c r="D868" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E868" t="s">
-        <v>2057</v>
+        <v>2045</v>
       </c>
       <c r="F868" t="s">
-        <v>2069</v>
+        <v>2046</v>
       </c>
       <c r="G868" t="s">
-        <v>2072</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="869" spans="1:7">
       <c r="A869">
         <v>868</v>
       </c>
       <c r="B869" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C869" t="s">
-        <v>1957</v>
+        <v>2048</v>
       </c>
       <c r="D869" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E869" t="s">
-        <v>2052</v>
+        <v>2038</v>
       </c>
       <c r="F869" t="s">
-        <v>2073</v>
+        <v>2046</v>
       </c>
       <c r="G869" t="s">
-        <v>2074</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="870" spans="1:7">
       <c r="A870">
         <v>869</v>
       </c>
       <c r="B870" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C870" t="s">
-        <v>1962</v>
+        <v>2050</v>
       </c>
       <c r="D870" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E870" t="s">
-        <v>2048</v>
+        <v>2042</v>
       </c>
       <c r="F870" t="s">
-        <v>2073</v>
+        <v>2046</v>
       </c>
       <c r="G870" t="s">
-        <v>460</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="871" spans="1:7">
       <c r="A871">
         <v>870</v>
       </c>
       <c r="B871" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C871" t="s">
-        <v>1965</v>
+        <v>2052</v>
       </c>
       <c r="D871" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E871" t="s">
-        <v>2057</v>
+        <v>2022</v>
       </c>
       <c r="F871" t="s">
-        <v>2073</v>
+        <v>2053</v>
       </c>
       <c r="G871" t="s">
-        <v>2075</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="872" spans="1:7">
       <c r="A872">
         <v>871</v>
       </c>
       <c r="B872" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C872" t="s">
-        <v>1929</v>
+        <v>2055</v>
       </c>
       <c r="D872" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E872" t="s">
-        <v>2076</v>
+        <v>2045</v>
       </c>
       <c r="F872" t="s">
-        <v>2073</v>
+        <v>2053</v>
       </c>
       <c r="G872" t="s">
-        <v>2077</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="873" spans="1:7">
       <c r="A873">
         <v>872</v>
       </c>
       <c r="B873" t="s">
-        <v>556</v>
+        <v>578</v>
       </c>
       <c r="C873" t="s">
-        <v>2078</v>
+        <v>1945</v>
       </c>
       <c r="D873" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E873" t="s">
-        <v>2052</v>
+        <v>2011</v>
       </c>
       <c r="F873" t="s">
-        <v>2073</v>
+        <v>2057</v>
       </c>
       <c r="G873" t="s">
-        <v>2079</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="874" spans="1:7">
       <c r="A874">
         <v>873</v>
       </c>
       <c r="B874" t="s">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="C874" t="s">
-        <v>2060</v>
+        <v>1967</v>
       </c>
       <c r="D874" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E874" t="s">
-        <v>2080</v>
+        <v>2046</v>
       </c>
       <c r="F874" t="s">
-        <v>2081</v>
+        <v>2057</v>
       </c>
       <c r="G874" t="s">
-        <v>2082</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="875" spans="1:7">
       <c r="A875">
         <v>874</v>
       </c>
       <c r="B875" t="s">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="C875" t="s">
-        <v>2083</v>
+        <v>2060</v>
       </c>
       <c r="D875" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E875" t="s">
-        <v>2080</v>
+        <v>2046</v>
       </c>
       <c r="F875" t="s">
-        <v>2081</v>
+        <v>2061</v>
       </c>
       <c r="G875" t="s">
-        <v>2082</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="876" spans="1:7">
       <c r="A876">
         <v>875</v>
       </c>
       <c r="B876" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="C876" t="s">
-        <v>2007</v>
+        <v>2063</v>
       </c>
       <c r="D876" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E876" t="s">
-        <v>2084</v>
+        <v>2064</v>
       </c>
       <c r="F876" t="s">
-        <v>2076</v>
+        <v>2064</v>
       </c>
       <c r="G876" t="s">
-        <v>2085</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="877" spans="1:7">
       <c r="A877">
         <v>876</v>
       </c>
       <c r="B877" t="s">
-        <v>556</v>
+        <v>578</v>
       </c>
       <c r="C877" t="s">
-        <v>2086</v>
+        <v>2004</v>
       </c>
       <c r="D877" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E877" t="s">
-        <v>2087</v>
+        <v>2032</v>
       </c>
       <c r="F877" t="s">
-        <v>2088</v>
+        <v>2066</v>
       </c>
       <c r="G877" t="s">
-        <v>2089</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="878" spans="1:7">
       <c r="A878">
         <v>877</v>
       </c>
       <c r="B878" t="s">
-        <v>556</v>
+        <v>1325</v>
       </c>
       <c r="C878" t="s">
-        <v>2090</v>
+        <v>2018</v>
       </c>
       <c r="D878" t="s">
-        <v>85</v>
+        <v>692</v>
       </c>
       <c r="E878" t="s">
-        <v>2091</v>
+        <v>2068</v>
       </c>
       <c r="F878" t="s">
-        <v>2092</v>
+        <v>2069</v>
       </c>
       <c r="G878" t="s">
-        <v>2093</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="879" spans="1:7">
       <c r="A879">
         <v>878</v>
       </c>
       <c r="B879" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C879" t="s">
-        <v>2094</v>
+        <v>1894</v>
       </c>
       <c r="D879" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E879" t="s">
-        <v>2091</v>
+        <v>2057</v>
       </c>
       <c r="F879" t="s">
-        <v>2092</v>
+        <v>2071</v>
       </c>
       <c r="G879" t="s">
-        <v>2095</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="880" spans="1:7">
       <c r="A880">
         <v>879</v>
       </c>
       <c r="B880" t="s">
-        <v>7</v>
+        <v>643</v>
       </c>
       <c r="C880" t="s">
-        <v>2096</v>
+        <v>2073</v>
       </c>
       <c r="D880" t="s">
-        <v>85</v>
+        <v>706</v>
       </c>
       <c r="E880" t="s">
-        <v>2048</v>
+        <v>2057</v>
       </c>
       <c r="F880" t="s">
-        <v>2097</v>
+        <v>2074</v>
       </c>
       <c r="G880" t="s">
-        <v>2098</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="881" spans="1:7">
       <c r="A881">
         <v>880</v>
       </c>
       <c r="B881" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C881" t="s">
-        <v>2083</v>
+        <v>2076</v>
       </c>
       <c r="D881" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E881" t="s">
-        <v>2099</v>
+        <v>2057</v>
       </c>
       <c r="F881" t="s">
-        <v>2099</v>
+        <v>2074</v>
       </c>
       <c r="G881" t="s">
-        <v>2100</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="882" spans="1:7">
       <c r="A882">
         <v>881</v>
       </c>
       <c r="B882" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C882" t="s">
-        <v>2101</v>
+        <v>2078</v>
       </c>
       <c r="D882" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E882" t="s">
-        <v>2102</v>
+        <v>2057</v>
       </c>
       <c r="F882" t="s">
-        <v>2080</v>
+        <v>2074</v>
       </c>
       <c r="G882" t="s">
-        <v>2103</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="883" spans="1:7">
       <c r="A883">
         <v>882</v>
       </c>
       <c r="B883" t="s">
-        <v>556</v>
+        <v>959</v>
       </c>
       <c r="C883" t="s">
-        <v>1872</v>
+        <v>1943</v>
       </c>
       <c r="D883" t="s">
-        <v>9</v>
+        <v>217</v>
       </c>
       <c r="E883" t="s">
-        <v>2092</v>
+        <v>2022</v>
       </c>
       <c r="F883" t="s">
-        <v>2104</v>
+        <v>2080</v>
       </c>
       <c r="G883" t="s">
-        <v>2105</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="884" spans="1:7">
       <c r="A884">
         <v>883</v>
       </c>
       <c r="B884" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C884" t="s">
-        <v>1818</v>
+        <v>1928</v>
       </c>
       <c r="D884" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E884" t="s">
-        <v>2092</v>
+        <v>2080</v>
       </c>
       <c r="F884" t="s">
-        <v>2104</v>
+        <v>2080</v>
       </c>
       <c r="G884" t="s">
-        <v>2106</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="885" spans="1:7">
       <c r="A885">
         <v>884</v>
       </c>
       <c r="B885" t="s">
-        <v>1269</v>
+        <v>643</v>
       </c>
       <c r="C885" t="s">
-        <v>1965</v>
+        <v>2083</v>
       </c>
       <c r="D885" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E885" t="s">
-        <v>2107</v>
+        <v>2068</v>
       </c>
       <c r="F885" t="s">
-        <v>2108</v>
+        <v>2084</v>
       </c>
       <c r="G885" t="s">
-        <v>2109</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="886" spans="1:7">
       <c r="A886">
         <v>885</v>
       </c>
       <c r="B886" t="s">
-        <v>73</v>
+        <v>643</v>
       </c>
       <c r="C886" t="s">
-        <v>2096</v>
+        <v>2086</v>
       </c>
       <c r="D886" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E886" t="s">
-        <v>2073</v>
+        <v>2064</v>
       </c>
       <c r="F886" t="s">
         <v>2084</v>
       </c>
       <c r="G886" t="s">
-        <v>2110</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="887" spans="1:7">
       <c r="A887">
         <v>886</v>
       </c>
       <c r="B887" t="s">
-        <v>489</v>
+        <v>643</v>
       </c>
       <c r="C887" t="s">
-        <v>1952</v>
+        <v>2088</v>
       </c>
       <c r="D887" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E887" t="s">
-        <v>2111</v>
+        <v>2061</v>
       </c>
       <c r="F887" t="s">
-        <v>2112</v>
+        <v>2084</v>
       </c>
       <c r="G887" t="s">
-        <v>2113</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="888" spans="1:7">
       <c r="A888">
         <v>887</v>
       </c>
       <c r="B888" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C888" t="s">
-        <v>2114</v>
+        <v>1941</v>
       </c>
       <c r="D888" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E888" t="s">
-        <v>2080</v>
+        <v>2089</v>
       </c>
       <c r="F888" t="s">
-        <v>2112</v>
+        <v>2090</v>
       </c>
       <c r="G888" t="s">
-        <v>2115</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="889" spans="1:7">
       <c r="A889">
         <v>888</v>
       </c>
       <c r="B889" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C889" t="s">
-        <v>2116</v>
+        <v>2092</v>
       </c>
       <c r="D889" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E889" t="s">
-        <v>2099</v>
+        <v>2066</v>
       </c>
       <c r="F889" t="s">
-        <v>2112</v>
+        <v>2093</v>
       </c>
       <c r="G889" t="s">
-        <v>2117</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="890" spans="1:7">
       <c r="A890">
         <v>889</v>
       </c>
       <c r="B890" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C890" t="s">
-        <v>2118</v>
+        <v>2095</v>
       </c>
       <c r="D890" t="s">
-        <v>608</v>
+        <v>50</v>
       </c>
       <c r="E890" t="s">
-        <v>2099</v>
+        <v>2074</v>
       </c>
       <c r="F890" t="s">
-        <v>2119</v>
+        <v>2096</v>
       </c>
       <c r="G890" t="s">
-        <v>2120</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="891" spans="1:7">
       <c r="A891">
         <v>890</v>
       </c>
       <c r="B891" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C891" t="s">
-        <v>2121</v>
+        <v>2098</v>
       </c>
       <c r="D891" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E891" t="s">
         <v>2099</v>
       </c>
       <c r="F891" t="s">
-        <v>2119</v>
+        <v>2100</v>
       </c>
       <c r="G891" t="s">
-        <v>2122</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="892" spans="1:7">
       <c r="A892">
         <v>891</v>
       </c>
       <c r="B892" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C892" t="s">
-        <v>2123</v>
+        <v>2102</v>
       </c>
       <c r="D892" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E892" t="s">
-        <v>2099</v>
+        <v>2103</v>
       </c>
       <c r="F892" t="s">
-        <v>2119</v>
+        <v>2104</v>
       </c>
       <c r="G892" t="s">
-        <v>2124</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="893" spans="1:7">
       <c r="A893">
         <v>892</v>
       </c>
       <c r="B893" t="s">
-        <v>1257</v>
+        <v>17</v>
       </c>
       <c r="C893" t="s">
-        <v>1952</v>
+        <v>1874</v>
       </c>
       <c r="D893" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E893" t="s">
-        <v>2099</v>
+        <v>2104</v>
       </c>
       <c r="F893" t="s">
-        <v>2125</v>
+        <v>2104</v>
       </c>
       <c r="G893" t="s">
-        <v>2126</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="894" spans="1:7">
       <c r="A894">
         <v>893</v>
       </c>
       <c r="B894" t="s">
-        <v>380</v>
+        <v>643</v>
       </c>
       <c r="C894" t="s">
-        <v>1887</v>
+        <v>2107</v>
       </c>
       <c r="D894" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E894" t="s">
-        <v>2127</v>
+        <v>2090</v>
       </c>
       <c r="F894" t="s">
-        <v>2127</v>
+        <v>2108</v>
       </c>
       <c r="G894" t="s">
-        <v>2128</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="895" spans="1:7">
       <c r="A895">
         <v>894</v>
       </c>
       <c r="B895" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C895" t="s">
-        <v>1889</v>
+        <v>2024</v>
       </c>
       <c r="D895" t="s">
-        <v>2129</v>
+        <v>50</v>
       </c>
       <c r="E895" t="s">
-        <v>2127</v>
+        <v>2110</v>
       </c>
       <c r="F895" t="s">
-        <v>2127</v>
+        <v>2110</v>
       </c>
       <c r="G895" t="s">
-        <v>2130</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="896" spans="1:7">
       <c r="A896">
         <v>895</v>
       </c>
       <c r="B896" t="s">
-        <v>380</v>
+        <v>643</v>
       </c>
       <c r="C896" t="s">
-        <v>2131</v>
+        <v>2112</v>
       </c>
       <c r="D896" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E896" t="s">
-        <v>2125</v>
+        <v>2113</v>
       </c>
       <c r="F896" t="s">
-        <v>2127</v>
+        <v>2114</v>
       </c>
       <c r="G896" t="s">
-        <v>2132</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="897" spans="1:7">
       <c r="A897">
         <v>896</v>
       </c>
       <c r="B897" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C897" t="s">
-        <v>2133</v>
+        <v>2116</v>
       </c>
       <c r="D897" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E897" t="s">
-        <v>2134</v>
+        <v>2117</v>
       </c>
       <c r="F897" t="s">
-        <v>2135</v>
+        <v>2118</v>
       </c>
       <c r="G897" t="s">
-        <v>1668</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="898" spans="1:7">
       <c r="A898">
         <v>897</v>
       </c>
       <c r="B898" t="s">
-        <v>489</v>
+        <v>643</v>
       </c>
       <c r="C898" t="s">
-        <v>2096</v>
+        <v>2120</v>
       </c>
       <c r="D898" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E898" t="s">
-        <v>2097</v>
+        <v>2113</v>
       </c>
       <c r="F898" t="s">
-        <v>2136</v>
+        <v>2118</v>
       </c>
       <c r="G898" t="s">
-        <v>2137</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="899" spans="1:7">
       <c r="A899">
         <v>898</v>
       </c>
       <c r="B899" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C899" t="s">
-        <v>1968</v>
+        <v>2122</v>
       </c>
       <c r="D899" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E899" t="s">
-        <v>2119</v>
+        <v>2113</v>
       </c>
       <c r="F899" t="s">
-        <v>2138</v>
+        <v>2118</v>
       </c>
       <c r="G899" t="s">
-        <v>2139</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="900" spans="1:7">
       <c r="A900">
         <v>899</v>
       </c>
       <c r="B900" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C900" t="s">
-        <v>2140</v>
+        <v>2124</v>
       </c>
       <c r="D900" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E900" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
       <c r="F900" t="s">
-        <v>2138</v>
+        <v>2125</v>
       </c>
       <c r="G900" t="s">
-        <v>2141</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="901" spans="1:7">
       <c r="A901">
         <v>900</v>
       </c>
       <c r="B901" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C901" t="s">
-        <v>2142</v>
+        <v>2127</v>
       </c>
       <c r="D901" t="s">
-        <v>623</v>
+        <v>50</v>
       </c>
       <c r="E901" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
       <c r="F901" t="s">
-        <v>2143</v>
+        <v>2125</v>
       </c>
       <c r="G901" t="s">
-        <v>2144</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="902" spans="1:7">
       <c r="A902">
         <v>901</v>
       </c>
       <c r="B902" t="s">
-        <v>1257</v>
+        <v>643</v>
       </c>
       <c r="C902" t="s">
-        <v>1889</v>
+        <v>2013</v>
       </c>
       <c r="D902" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E902" t="s">
-        <v>2112</v>
+        <v>2108</v>
       </c>
       <c r="F902" t="s">
-        <v>2143</v>
+        <v>2129</v>
       </c>
       <c r="G902" t="s">
-        <v>2145</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="903" spans="1:7">
       <c r="A903">
         <v>902</v>
       </c>
       <c r="B903" t="s">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="C903" t="s">
-        <v>1948</v>
+        <v>2018</v>
       </c>
       <c r="D903" t="s">
+        <v>50</v>
+      </c>
+      <c r="E903" t="s">
+        <v>2104</v>
+      </c>
+      <c r="F903" t="s">
         <v>2129</v>
       </c>
-      <c r="E903" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G903" t="s">
-        <v>2148</v>
+        <v>549</v>
       </c>
     </row>
     <row r="904" spans="1:7">
       <c r="A904">
         <v>903</v>
       </c>
       <c r="B904" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C904" t="s">
-        <v>1885</v>
+        <v>2021</v>
       </c>
       <c r="D904" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E904" t="s">
-        <v>2149</v>
+        <v>2113</v>
       </c>
       <c r="F904" t="s">
-        <v>2149</v>
+        <v>2129</v>
       </c>
       <c r="G904" t="s">
-        <v>2150</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="905" spans="1:7">
       <c r="A905">
         <v>904</v>
       </c>
       <c r="B905" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C905" t="s">
-        <v>2151</v>
+        <v>1985</v>
       </c>
       <c r="D905" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E905" t="s">
-        <v>2152</v>
+        <v>2132</v>
       </c>
       <c r="F905" t="s">
-        <v>2153</v>
+        <v>2129</v>
       </c>
       <c r="G905" t="s">
-        <v>2154</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="906" spans="1:7">
       <c r="A906">
         <v>905</v>
       </c>
       <c r="B906" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C906" t="s">
-        <v>2155</v>
+        <v>2134</v>
       </c>
       <c r="D906" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E906" t="s">
+        <v>2108</v>
+      </c>
+      <c r="F906" t="s">
+        <v>2129</v>
+      </c>
+      <c r="G906" t="s">
         <v>2135</v>
-      </c>
-[...4 lines deleted...]
-        <v>2156</v>
       </c>
     </row>
     <row r="907" spans="1:7">
       <c r="A907">
         <v>906</v>
       </c>
       <c r="B907" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C907" t="s">
-        <v>2157</v>
+        <v>2116</v>
       </c>
       <c r="D907" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E907" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="F907" t="s">
-        <v>2153</v>
+        <v>2137</v>
       </c>
       <c r="G907" t="s">
-        <v>2158</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="908" spans="1:7">
       <c r="A908">
         <v>907</v>
       </c>
       <c r="B908" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C908" t="s">
-        <v>2159</v>
+        <v>2139</v>
       </c>
       <c r="D908" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E908" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="F908" t="s">
-        <v>2153</v>
+        <v>2137</v>
       </c>
       <c r="G908" t="s">
-        <v>2160</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="909" spans="1:7">
       <c r="A909">
         <v>908</v>
       </c>
       <c r="B909" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C909" t="s">
-        <v>2161</v>
+        <v>2063</v>
       </c>
       <c r="D909" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E909" t="s">
-        <v>2135</v>
+        <v>2140</v>
       </c>
       <c r="F909" t="s">
-        <v>2153</v>
+        <v>2132</v>
       </c>
       <c r="G909" t="s">
-        <v>2162</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="910" spans="1:7">
       <c r="A910">
         <v>909</v>
       </c>
       <c r="B910" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C910" t="s">
-        <v>2163</v>
+        <v>2142</v>
       </c>
       <c r="D910" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E910" t="s">
-        <v>2135</v>
+        <v>2143</v>
       </c>
       <c r="F910" t="s">
-        <v>2153</v>
+        <v>2144</v>
       </c>
       <c r="G910" t="s">
-        <v>2164</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="911" spans="1:7">
       <c r="A911">
         <v>910</v>
       </c>
       <c r="B911" t="s">
-        <v>7</v>
+        <v>643</v>
       </c>
       <c r="C911" t="s">
-        <v>1962</v>
+        <v>2146</v>
       </c>
       <c r="D911" t="s">
-        <v>2129</v>
+        <v>50</v>
       </c>
       <c r="E911" t="s">
-        <v>2138</v>
+        <v>2147</v>
       </c>
       <c r="F911" t="s">
-        <v>2153</v>
+        <v>2148</v>
       </c>
       <c r="G911" t="s">
-        <v>2165</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="912" spans="1:7">
       <c r="A912">
         <v>911</v>
       </c>
       <c r="B912" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C912" t="s">
-        <v>2166</v>
+        <v>2150</v>
       </c>
       <c r="D912" t="s">
-        <v>2129</v>
+        <v>50</v>
       </c>
       <c r="E912" t="s">
-        <v>2167</v>
+        <v>2147</v>
       </c>
       <c r="F912" t="s">
-        <v>2168</v>
+        <v>2148</v>
       </c>
       <c r="G912" t="s">
-        <v>2169</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="913" spans="1:7">
       <c r="A913">
         <v>912</v>
       </c>
       <c r="B913" t="s">
-        <v>556</v>
+        <v>7</v>
       </c>
       <c r="C913" t="s">
-        <v>2007</v>
+        <v>2152</v>
       </c>
       <c r="D913" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E913" t="s">
-        <v>2138</v>
+        <v>2104</v>
       </c>
       <c r="F913" t="s">
-        <v>2168</v>
+        <v>2153</v>
       </c>
       <c r="G913" t="s">
-        <v>2170</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="914" spans="1:7">
       <c r="A914">
         <v>913</v>
       </c>
       <c r="B914" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C914" t="s">
-        <v>1927</v>
+        <v>2139</v>
       </c>
       <c r="D914" t="s">
-        <v>2129</v>
+        <v>50</v>
       </c>
       <c r="E914" t="s">
-        <v>2138</v>
+        <v>2155</v>
       </c>
       <c r="F914" t="s">
-        <v>2168</v>
+        <v>2155</v>
       </c>
       <c r="G914" t="s">
-        <v>2171</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="915" spans="1:7">
       <c r="A915">
         <v>914</v>
       </c>
       <c r="B915" t="s">
-        <v>7</v>
+        <v>643</v>
       </c>
       <c r="C915" t="s">
-        <v>2172</v>
+        <v>2157</v>
       </c>
       <c r="D915" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E915" t="s">
-        <v>2138</v>
+        <v>2158</v>
       </c>
       <c r="F915" t="s">
-        <v>2168</v>
+        <v>2136</v>
       </c>
       <c r="G915" t="s">
-        <v>2173</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="916" spans="1:7">
       <c r="A916">
         <v>915</v>
       </c>
       <c r="B916" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C916" t="s">
-        <v>1889</v>
+        <v>1928</v>
       </c>
       <c r="D916" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="E916" t="s">
-        <v>2174</v>
+        <v>2148</v>
       </c>
       <c r="F916" t="s">
-        <v>2175</v>
+        <v>2160</v>
       </c>
       <c r="G916" t="s">
-        <v>2176</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="917" spans="1:7">
       <c r="A917">
         <v>916</v>
       </c>
       <c r="B917" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C917" t="s">
-        <v>1923</v>
+        <v>1874</v>
       </c>
       <c r="D917" t="s">
-        <v>2129</v>
+        <v>50</v>
       </c>
       <c r="E917" t="s">
-        <v>2177</v>
+        <v>2148</v>
       </c>
       <c r="F917" t="s">
-        <v>2178</v>
+        <v>2160</v>
       </c>
       <c r="G917" t="s">
-        <v>2179</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="918" spans="1:7">
       <c r="A918">
         <v>917</v>
       </c>
       <c r="B918" t="s">
-        <v>556</v>
+        <v>1325</v>
       </c>
       <c r="C918" t="s">
-        <v>1867</v>
+        <v>2021</v>
       </c>
       <c r="D918" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E918" t="s">
-        <v>2149</v>
+        <v>2163</v>
       </c>
       <c r="F918" t="s">
-        <v>2180</v>
+        <v>2164</v>
       </c>
       <c r="G918" t="s">
-        <v>2181</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="919" spans="1:7">
       <c r="A919">
         <v>918</v>
       </c>
       <c r="B919" t="s">
-        <v>556</v>
+        <v>112</v>
       </c>
       <c r="C919" t="s">
-        <v>2083</v>
+        <v>2152</v>
       </c>
       <c r="D919" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E919" t="s">
-        <v>2182</v>
+        <v>2129</v>
       </c>
       <c r="F919" t="s">
-        <v>2180</v>
+        <v>2140</v>
       </c>
       <c r="G919" t="s">
-        <v>2183</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="920" spans="1:7">
       <c r="A920">
         <v>919</v>
       </c>
       <c r="B920" t="s">
-        <v>1257</v>
+        <v>578</v>
       </c>
       <c r="C920" t="s">
-        <v>1885</v>
+        <v>2008</v>
       </c>
       <c r="D920" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E920" t="s">
-        <v>2149</v>
+        <v>2167</v>
       </c>
       <c r="F920" t="s">
-        <v>2184</v>
+        <v>2168</v>
       </c>
       <c r="G920" t="s">
-        <v>2185</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="921" spans="1:7">
       <c r="A921">
         <v>920</v>
       </c>
       <c r="B921" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C921" t="s">
-        <v>2186</v>
+        <v>2170</v>
       </c>
       <c r="D921" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E921" t="s">
-        <v>2147</v>
+        <v>2136</v>
       </c>
       <c r="F921" t="s">
-        <v>2187</v>
+        <v>2168</v>
       </c>
       <c r="G921" t="s">
-        <v>2188</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="922" spans="1:7">
       <c r="A922">
         <v>921</v>
       </c>
       <c r="B922" t="s">
-        <v>7</v>
+        <v>643</v>
       </c>
       <c r="C922" t="s">
-        <v>2131</v>
+        <v>2172</v>
       </c>
       <c r="D922" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E922" t="s">
-        <v>2189</v>
+        <v>2155</v>
       </c>
       <c r="F922" t="s">
-        <v>2187</v>
+        <v>2168</v>
       </c>
       <c r="G922" t="s">
-        <v>2190</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="923" spans="1:7">
       <c r="A923">
         <v>922</v>
       </c>
       <c r="B923" t="s">
-        <v>7</v>
+        <v>643</v>
       </c>
       <c r="C923" t="s">
-        <v>1887</v>
+        <v>2174</v>
       </c>
       <c r="D923" t="s">
-        <v>85</v>
+        <v>692</v>
       </c>
       <c r="E923" t="s">
-        <v>2177</v>
+        <v>2155</v>
       </c>
       <c r="F923" t="s">
-        <v>2187</v>
+        <v>2175</v>
       </c>
       <c r="G923" t="s">
-        <v>2191</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="924" spans="1:7">
       <c r="A924">
         <v>923</v>
       </c>
       <c r="B924" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C924" t="s">
-        <v>2192</v>
+        <v>2177</v>
       </c>
       <c r="D924" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E924" t="s">
-        <v>2147</v>
+        <v>2155</v>
       </c>
       <c r="F924" t="s">
-        <v>2187</v>
+        <v>2175</v>
       </c>
       <c r="G924" t="s">
-        <v>2193</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="925" spans="1:7">
       <c r="A925">
         <v>924</v>
       </c>
       <c r="B925" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C925" t="s">
-        <v>2194</v>
+        <v>2179</v>
       </c>
       <c r="D925" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E925" t="s">
-        <v>2147</v>
+        <v>2155</v>
       </c>
       <c r="F925" t="s">
-        <v>2187</v>
+        <v>2175</v>
       </c>
       <c r="G925" t="s">
-        <v>2195</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="926" spans="1:7">
       <c r="A926">
         <v>925</v>
       </c>
       <c r="B926" t="s">
-        <v>556</v>
+        <v>1313</v>
       </c>
       <c r="C926" t="s">
-        <v>2196</v>
+        <v>2008</v>
       </c>
       <c r="D926" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E926" t="s">
-        <v>2178</v>
+        <v>2155</v>
       </c>
       <c r="F926" t="s">
-        <v>2197</v>
+        <v>2181</v>
       </c>
       <c r="G926" t="s">
-        <v>2198</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="927" spans="1:7">
       <c r="A927">
         <v>926</v>
       </c>
       <c r="B927" t="s">
-        <v>556</v>
+        <v>469</v>
       </c>
       <c r="C927" t="s">
-        <v>2199</v>
+        <v>1943</v>
       </c>
       <c r="D927" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E927" t="s">
-        <v>2178</v>
+        <v>2183</v>
       </c>
       <c r="F927" t="s">
-        <v>2197</v>
+        <v>2183</v>
       </c>
       <c r="G927" t="s">
-        <v>2200</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="928" spans="1:7">
       <c r="A928">
         <v>927</v>
       </c>
       <c r="B928" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C928" t="s">
-        <v>2060</v>
+        <v>1945</v>
       </c>
       <c r="D928" t="s">
-        <v>85</v>
+        <v>2185</v>
       </c>
       <c r="E928" t="s">
-        <v>2201</v>
+        <v>2183</v>
       </c>
       <c r="F928" t="s">
-        <v>2202</v>
+        <v>2183</v>
       </c>
       <c r="G928" t="s">
-        <v>2203</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="929" spans="1:7">
       <c r="A929">
         <v>928</v>
       </c>
       <c r="B929" t="s">
-        <v>1269</v>
+        <v>469</v>
       </c>
       <c r="C929" t="s">
-        <v>1929</v>
+        <v>2187</v>
       </c>
       <c r="D929" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E929" t="s">
-        <v>2187</v>
+        <v>2181</v>
       </c>
       <c r="F929" t="s">
-        <v>2204</v>
+        <v>2183</v>
       </c>
       <c r="G929" t="s">
-        <v>2205</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="930" spans="1:7">
       <c r="A930">
         <v>929</v>
       </c>
       <c r="B930" t="s">
-        <v>1269</v>
+        <v>643</v>
       </c>
       <c r="C930" t="s">
-        <v>1818</v>
+        <v>2189</v>
       </c>
       <c r="D930" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E930" t="s">
-        <v>2187</v>
+        <v>2190</v>
       </c>
       <c r="F930" t="s">
-        <v>2204</v>
+        <v>2191</v>
       </c>
       <c r="G930" t="s">
-        <v>2206</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="931" spans="1:7">
       <c r="A931">
         <v>930</v>
       </c>
       <c r="B931" t="s">
-        <v>556</v>
+        <v>578</v>
       </c>
       <c r="C931" t="s">
-        <v>2207</v>
+        <v>2152</v>
       </c>
       <c r="D931" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E931" t="s">
-        <v>2187</v>
+        <v>2153</v>
       </c>
       <c r="F931" t="s">
-        <v>2208</v>
+        <v>2192</v>
       </c>
       <c r="G931" t="s">
-        <v>2209</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="932" spans="1:7">
       <c r="A932">
         <v>931</v>
       </c>
       <c r="B932" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C932" t="s">
-        <v>1948</v>
+        <v>2024</v>
       </c>
       <c r="D932" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E932" t="s">
-        <v>2210</v>
+        <v>2175</v>
       </c>
       <c r="F932" t="s">
-        <v>2210</v>
+        <v>2194</v>
       </c>
       <c r="G932" t="s">
-        <v>2211</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="933" spans="1:7">
       <c r="A933">
         <v>932</v>
       </c>
       <c r="B933" t="s">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="C933" t="s">
-        <v>1929</v>
+        <v>2196</v>
       </c>
       <c r="D933" t="s">
-        <v>262</v>
+        <v>50</v>
       </c>
       <c r="E933" t="s">
-        <v>2212</v>
+        <v>2168</v>
       </c>
       <c r="F933" t="s">
-        <v>2212</v>
+        <v>2194</v>
       </c>
       <c r="G933" t="s">
-        <v>2213</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="934" spans="1:7">
       <c r="A934">
         <v>933</v>
       </c>
       <c r="B934" t="s">
-        <v>1257</v>
+        <v>643</v>
       </c>
       <c r="C934" t="s">
-        <v>1948</v>
+        <v>2198</v>
       </c>
       <c r="D934" t="s">
-        <v>85</v>
+        <v>706</v>
       </c>
       <c r="E934" t="s">
-        <v>2214</v>
+        <v>2168</v>
       </c>
       <c r="F934" t="s">
-        <v>2212</v>
+        <v>2199</v>
       </c>
       <c r="G934" t="s">
-        <v>2215</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="935" spans="1:7">
       <c r="A935">
         <v>934</v>
       </c>
       <c r="B935" t="s">
-        <v>1269</v>
+        <v>1313</v>
       </c>
       <c r="C935" t="s">
-        <v>1957</v>
+        <v>1945</v>
       </c>
       <c r="D935" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E935" t="s">
-        <v>2202</v>
+        <v>2168</v>
       </c>
       <c r="F935" t="s">
-        <v>2212</v>
+        <v>2199</v>
       </c>
       <c r="G935" t="s">
-        <v>2216</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="936" spans="1:7">
       <c r="A936">
         <v>935</v>
       </c>
       <c r="B936" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C936" t="s">
-        <v>1892</v>
+        <v>2004</v>
       </c>
       <c r="D936" t="s">
-        <v>85</v>
+        <v>2185</v>
       </c>
       <c r="E936" t="s">
-        <v>2217</v>
+        <v>2202</v>
       </c>
       <c r="F936" t="s">
-        <v>2218</v>
+        <v>2203</v>
       </c>
       <c r="G936" t="s">
-        <v>2219</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="937" spans="1:7">
       <c r="A937">
         <v>936</v>
       </c>
       <c r="B937" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C937" t="s">
-        <v>1862</v>
+        <v>1941</v>
       </c>
       <c r="D937" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E937" t="s">
-        <v>2217</v>
+        <v>2205</v>
       </c>
       <c r="F937" t="s">
-        <v>2218</v>
+        <v>2205</v>
       </c>
       <c r="G937" t="s">
-        <v>2220</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="938" spans="1:7">
       <c r="A938">
         <v>937</v>
       </c>
       <c r="B938" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C938" t="s">
-        <v>1952</v>
+        <v>2207</v>
       </c>
       <c r="D938" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E938" t="s">
-        <v>2218</v>
+        <v>2208</v>
       </c>
       <c r="F938" t="s">
-        <v>2218</v>
+        <v>2209</v>
       </c>
       <c r="G938" t="s">
-        <v>2221</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="939" spans="1:7">
       <c r="A939">
         <v>938</v>
       </c>
       <c r="B939" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C939" t="s">
-        <v>2096</v>
+        <v>2211</v>
       </c>
       <c r="D939" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E939" t="s">
-        <v>2218</v>
+        <v>2191</v>
       </c>
       <c r="F939" t="s">
-        <v>2218</v>
+        <v>2209</v>
       </c>
       <c r="G939" t="s">
-        <v>2222</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="940" spans="1:7">
       <c r="A940">
         <v>939</v>
       </c>
       <c r="B940" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C940" t="s">
-        <v>2223</v>
+        <v>2213</v>
       </c>
       <c r="D940" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E940" t="s">
-        <v>2217</v>
+        <v>2191</v>
       </c>
       <c r="F940" t="s">
-        <v>2218</v>
+        <v>2209</v>
       </c>
       <c r="G940" t="s">
-        <v>2224</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="941" spans="1:7">
       <c r="A941">
         <v>940</v>
       </c>
       <c r="B941" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C941" t="s">
-        <v>2225</v>
+        <v>2215</v>
       </c>
       <c r="D941" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E941" t="s">
-        <v>2226</v>
+        <v>2191</v>
       </c>
       <c r="F941" t="s">
-        <v>2218</v>
+        <v>2209</v>
       </c>
       <c r="G941" t="s">
-        <v>2227</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="942" spans="1:7">
       <c r="A942">
         <v>941</v>
       </c>
       <c r="B942" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C942" t="s">
-        <v>2228</v>
+        <v>2217</v>
       </c>
       <c r="D942" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E942" t="s">
-        <v>2226</v>
+        <v>2191</v>
       </c>
       <c r="F942" t="s">
+        <v>2209</v>
+      </c>
+      <c r="G942" t="s">
         <v>2218</v>
-      </c>
-[...1 lines deleted...]
-        <v>2229</v>
       </c>
     </row>
     <row r="943" spans="1:7">
       <c r="A943">
         <v>942</v>
       </c>
       <c r="B943" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C943" t="s">
-        <v>2230</v>
+        <v>2219</v>
       </c>
       <c r="D943" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E943" t="s">
-        <v>2226</v>
+        <v>2191</v>
       </c>
       <c r="F943" t="s">
-        <v>2218</v>
+        <v>2209</v>
       </c>
       <c r="G943" t="s">
-        <v>2231</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="944" spans="1:7">
       <c r="A944">
         <v>943</v>
       </c>
       <c r="B944" t="s">
-        <v>556</v>
+        <v>7</v>
       </c>
       <c r="C944" t="s">
-        <v>2232</v>
+        <v>2018</v>
       </c>
       <c r="D944" t="s">
-        <v>85</v>
+        <v>2185</v>
       </c>
       <c r="E944" t="s">
-        <v>2217</v>
+        <v>2194</v>
       </c>
       <c r="F944" t="s">
-        <v>2218</v>
+        <v>2209</v>
       </c>
       <c r="G944" t="s">
-        <v>2233</v>
+        <v>2221</v>
       </c>
     </row>
     <row r="945" spans="1:7">
       <c r="A945">
         <v>944</v>
       </c>
       <c r="B945" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C945" t="s">
-        <v>2234</v>
+        <v>2222</v>
       </c>
       <c r="D945" t="s">
-        <v>85</v>
+        <v>2185</v>
       </c>
       <c r="E945" t="s">
-        <v>2197</v>
+        <v>2223</v>
       </c>
       <c r="F945" t="s">
-        <v>2218</v>
+        <v>2224</v>
       </c>
       <c r="G945" t="s">
-        <v>2235</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="946" spans="1:7">
       <c r="A946">
         <v>945</v>
       </c>
       <c r="B946" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C946" t="s">
-        <v>1818</v>
+        <v>2063</v>
       </c>
       <c r="D946" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E946" t="s">
-        <v>2236</v>
+        <v>2194</v>
       </c>
       <c r="F946" t="s">
-        <v>2214</v>
+        <v>2224</v>
       </c>
       <c r="G946" t="s">
-        <v>2237</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="947" spans="1:7">
       <c r="A947">
         <v>946</v>
       </c>
       <c r="B947" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C947" t="s">
-        <v>1914</v>
+        <v>1983</v>
       </c>
       <c r="D947" t="s">
-        <v>85</v>
+        <v>2185</v>
       </c>
       <c r="E947" t="s">
-        <v>2210</v>
+        <v>2194</v>
       </c>
       <c r="F947" t="s">
-        <v>2214</v>
+        <v>2224</v>
       </c>
       <c r="G947" t="s">
-        <v>2238</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="948" spans="1:7">
       <c r="A948">
         <v>947</v>
       </c>
       <c r="B948" t="s">
-        <v>489</v>
+        <v>7</v>
       </c>
       <c r="C948" t="s">
-        <v>2131</v>
+        <v>2228</v>
       </c>
       <c r="D948" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E948" t="s">
-        <v>2180</v>
+        <v>2194</v>
       </c>
       <c r="F948" t="s">
-        <v>2239</v>
+        <v>2224</v>
       </c>
       <c r="G948" t="s">
-        <v>2240</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="949" spans="1:7">
       <c r="A949">
         <v>948</v>
       </c>
       <c r="B949" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C949" t="s">
-        <v>2241</v>
+        <v>1945</v>
       </c>
       <c r="D949" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E949" t="s">
-        <v>2236</v>
+        <v>2230</v>
       </c>
       <c r="F949" t="s">
-        <v>2242</v>
+        <v>2231</v>
       </c>
       <c r="G949" t="s">
-        <v>2243</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="950" spans="1:7">
       <c r="A950">
         <v>949</v>
       </c>
       <c r="B950" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C950" t="s">
-        <v>2244</v>
+        <v>1979</v>
       </c>
       <c r="D950" t="s">
-        <v>85</v>
+        <v>2185</v>
       </c>
       <c r="E950" t="s">
-        <v>2245</v>
+        <v>2233</v>
       </c>
       <c r="F950" t="s">
-        <v>2242</v>
+        <v>2234</v>
       </c>
       <c r="G950" t="s">
-        <v>2246</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="951" spans="1:7">
       <c r="A951">
         <v>950</v>
       </c>
       <c r="B951" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C951" t="s">
-        <v>2247</v>
+        <v>1923</v>
       </c>
       <c r="D951" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E951" t="s">
-        <v>2210</v>
+        <v>2205</v>
       </c>
       <c r="F951" t="s">
-        <v>2242</v>
+        <v>2236</v>
       </c>
       <c r="G951" t="s">
-        <v>2248</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="952" spans="1:7">
       <c r="A952">
         <v>951</v>
       </c>
       <c r="B952" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C952" t="s">
-        <v>2249</v>
+        <v>2139</v>
       </c>
       <c r="D952" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E952" t="s">
-        <v>2210</v>
+        <v>2238</v>
       </c>
       <c r="F952" t="s">
-        <v>2242</v>
+        <v>2236</v>
       </c>
       <c r="G952" t="s">
-        <v>2250</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="953" spans="1:7">
       <c r="A953">
         <v>952</v>
       </c>
       <c r="B953" t="s">
-        <v>556</v>
+        <v>1313</v>
       </c>
       <c r="C953" t="s">
-        <v>1954</v>
+        <v>1941</v>
       </c>
       <c r="D953" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E953" t="s">
-        <v>2251</v>
+        <v>2205</v>
       </c>
       <c r="F953" t="s">
-        <v>2252</v>
+        <v>2240</v>
       </c>
       <c r="G953" t="s">
-        <v>2253</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="954" spans="1:7">
       <c r="A954">
         <v>953</v>
       </c>
       <c r="B954" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C954" t="s">
-        <v>2254</v>
+        <v>2242</v>
       </c>
       <c r="D954" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E954" t="s">
-        <v>2218</v>
+        <v>2203</v>
       </c>
       <c r="F954" t="s">
-        <v>2252</v>
+        <v>2243</v>
       </c>
       <c r="G954" t="s">
-        <v>2255</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="955" spans="1:7">
       <c r="A955">
         <v>954</v>
       </c>
       <c r="B955" t="s">
-        <v>556</v>
+        <v>7</v>
       </c>
       <c r="C955" t="s">
-        <v>1838</v>
+        <v>2187</v>
       </c>
       <c r="D955" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E955" t="s">
-        <v>2256</v>
+        <v>2245</v>
       </c>
       <c r="F955" t="s">
-        <v>2252</v>
+        <v>2243</v>
       </c>
       <c r="G955" t="s">
-        <v>2257</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="956" spans="1:7">
       <c r="A956">
         <v>955</v>
       </c>
       <c r="B956" t="s">
-        <v>556</v>
+        <v>7</v>
       </c>
       <c r="C956" t="s">
-        <v>1957</v>
+        <v>1943</v>
       </c>
       <c r="D956" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E956" t="s">
-        <v>2256</v>
+        <v>2233</v>
       </c>
       <c r="F956" t="s">
-        <v>2252</v>
+        <v>2243</v>
       </c>
       <c r="G956" t="s">
-        <v>2258</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="957" spans="1:7">
       <c r="A957">
         <v>956</v>
       </c>
       <c r="B957" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C957" t="s">
-        <v>2259</v>
+        <v>2248</v>
       </c>
       <c r="D957" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E957" t="s">
-        <v>2212</v>
+        <v>2203</v>
       </c>
       <c r="F957" t="s">
-        <v>2260</v>
+        <v>2243</v>
       </c>
       <c r="G957" t="s">
-        <v>2261</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="958" spans="1:7">
       <c r="A958">
         <v>957</v>
       </c>
       <c r="B958" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C958" t="s">
-        <v>2262</v>
+        <v>2250</v>
       </c>
       <c r="D958" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E958" t="s">
-        <v>2260</v>
+        <v>2203</v>
       </c>
       <c r="F958" t="s">
-        <v>2260</v>
+        <v>2243</v>
       </c>
       <c r="G958" t="s">
-        <v>2263</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="959" spans="1:7">
       <c r="A959">
         <v>958</v>
       </c>
       <c r="B959" t="s">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="C959" t="s">
-        <v>2007</v>
+        <v>2252</v>
       </c>
       <c r="D959" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E959" t="s">
-        <v>2264</v>
+        <v>2234</v>
       </c>
       <c r="F959" t="s">
-        <v>2260</v>
+        <v>2253</v>
       </c>
       <c r="G959" t="s">
-        <v>2265</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="960" spans="1:7">
       <c r="A960">
         <v>959</v>
       </c>
       <c r="B960" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C960" t="s">
-        <v>1911</v>
+        <v>2255</v>
       </c>
       <c r="D960" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E960" t="s">
+        <v>2234</v>
+      </c>
+      <c r="F960" t="s">
+        <v>2253</v>
+      </c>
+      <c r="G960" t="s">
         <v>2256</v>
-      </c>
-[...4 lines deleted...]
-        <v>2267</v>
       </c>
     </row>
     <row r="961" spans="1:7">
       <c r="A961">
         <v>960</v>
       </c>
       <c r="B961" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C961" t="s">
-        <v>1872</v>
+        <v>2116</v>
       </c>
       <c r="D961" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E961" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
       <c r="F961" t="s">
-        <v>2266</v>
+        <v>2258</v>
       </c>
       <c r="G961" t="s">
-        <v>2268</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="962" spans="1:7">
       <c r="A962">
         <v>961</v>
       </c>
       <c r="B962" t="s">
-        <v>13</v>
+        <v>1325</v>
       </c>
       <c r="C962" t="s">
-        <v>1887</v>
+        <v>1985</v>
       </c>
       <c r="D962" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E962" t="s">
-        <v>2256</v>
+        <v>2243</v>
       </c>
       <c r="F962" t="s">
-        <v>2266</v>
+        <v>2260</v>
       </c>
       <c r="G962" t="s">
-        <v>2269</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="963" spans="1:7">
       <c r="A963">
         <v>962</v>
       </c>
       <c r="B963" t="s">
-        <v>30</v>
+        <v>1325</v>
       </c>
       <c r="C963" t="s">
-        <v>1885</v>
+        <v>1874</v>
       </c>
       <c r="D963" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E963" t="s">
-        <v>2256</v>
+        <v>2243</v>
       </c>
       <c r="F963" t="s">
-        <v>2266</v>
+        <v>2260</v>
       </c>
       <c r="G963" t="s">
-        <v>2270</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="964" spans="1:7">
       <c r="A964">
         <v>963</v>
       </c>
       <c r="B964" t="s">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="C964" t="s">
-        <v>1952</v>
+        <v>2263</v>
       </c>
       <c r="D964" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E964" t="s">
-        <v>2256</v>
+        <v>2243</v>
       </c>
       <c r="F964" t="s">
-        <v>2266</v>
+        <v>2264</v>
       </c>
       <c r="G964" t="s">
-        <v>2271</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="965" spans="1:7">
       <c r="A965">
         <v>964</v>
       </c>
       <c r="B965" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C965" t="s">
-        <v>1885</v>
+        <v>2004</v>
       </c>
       <c r="D965" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E965" t="s">
-        <v>2256</v>
+        <v>2266</v>
       </c>
       <c r="F965" t="s">
         <v>2266</v>
       </c>
       <c r="G965" t="s">
-        <v>2272</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="966" spans="1:7">
       <c r="A966">
         <v>965</v>
       </c>
       <c r="B966" t="s">
-        <v>30</v>
+        <v>128</v>
       </c>
       <c r="C966" t="s">
-        <v>1889</v>
+        <v>1985</v>
       </c>
       <c r="D966" t="s">
-        <v>85</v>
+        <v>217</v>
       </c>
       <c r="E966" t="s">
-        <v>2256</v>
+        <v>2268</v>
       </c>
       <c r="F966" t="s">
-        <v>2273</v>
+        <v>2268</v>
       </c>
       <c r="G966" t="s">
-        <v>2274</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="967" spans="1:7">
       <c r="A967">
         <v>966</v>
       </c>
       <c r="B967" t="s">
-        <v>30</v>
+        <v>1313</v>
       </c>
       <c r="C967" t="s">
-        <v>2083</v>
+        <v>2004</v>
       </c>
       <c r="D967" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E967" t="s">
-        <v>2256</v>
+        <v>2270</v>
       </c>
       <c r="F967" t="s">
-        <v>2273</v>
+        <v>2268</v>
       </c>
       <c r="G967" t="s">
-        <v>2275</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="968" spans="1:7">
       <c r="A968">
         <v>967</v>
       </c>
       <c r="B968" t="s">
-        <v>30</v>
+        <v>1325</v>
       </c>
       <c r="C968" t="s">
-        <v>1948</v>
+        <v>2013</v>
       </c>
       <c r="D968" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E968" t="s">
-        <v>2256</v>
+        <v>2258</v>
       </c>
       <c r="F968" t="s">
-        <v>2273</v>
+        <v>2268</v>
       </c>
       <c r="G968" t="s">
-        <v>2276</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="969" spans="1:7">
       <c r="A969">
         <v>968</v>
       </c>
       <c r="B969" t="s">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="C969" t="s">
-        <v>2060</v>
+        <v>1948</v>
       </c>
       <c r="D969" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E969" t="s">
-        <v>2277</v>
+        <v>2273</v>
       </c>
       <c r="F969" t="s">
-        <v>2278</v>
+        <v>2274</v>
       </c>
       <c r="G969" t="s">
-        <v>2279</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="970" spans="1:7">
       <c r="A970">
         <v>969</v>
       </c>
       <c r="B970" t="s">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="C970" t="s">
-        <v>2194</v>
+        <v>1918</v>
       </c>
       <c r="D970" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E970" t="s">
-        <v>2280</v>
+        <v>2273</v>
       </c>
       <c r="F970" t="s">
-        <v>2280</v>
+        <v>2274</v>
       </c>
       <c r="G970" t="s">
-        <v>2281</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="971" spans="1:7">
       <c r="A971">
         <v>970</v>
       </c>
       <c r="B971" t="s">
-        <v>1269</v>
+        <v>17</v>
       </c>
       <c r="C971" t="s">
-        <v>1968</v>
+        <v>2008</v>
       </c>
       <c r="D971" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E971" t="s">
-        <v>2282</v>
+        <v>2274</v>
       </c>
       <c r="F971" t="s">
-        <v>2280</v>
+        <v>2274</v>
       </c>
       <c r="G971" t="s">
-        <v>2283</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="972" spans="1:7">
       <c r="A972">
         <v>971</v>
       </c>
       <c r="B972" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C972" t="s">
-        <v>2007</v>
+        <v>2152</v>
       </c>
       <c r="D972" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E972" t="s">
-        <v>2252</v>
+        <v>2274</v>
       </c>
       <c r="F972" t="s">
-        <v>2284</v>
+        <v>2274</v>
       </c>
       <c r="G972" t="s">
-        <v>2285</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="973" spans="1:7">
       <c r="A973">
         <v>972</v>
       </c>
       <c r="B973" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C973" t="s">
-        <v>2060</v>
+        <v>2279</v>
       </c>
       <c r="D973" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E973" t="s">
-        <v>2256</v>
+        <v>2273</v>
       </c>
       <c r="F973" t="s">
-        <v>2284</v>
+        <v>2274</v>
       </c>
       <c r="G973" t="s">
-        <v>2286</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="974" spans="1:7">
       <c r="A974">
         <v>973</v>
       </c>
       <c r="B974" t="s">
-        <v>1257</v>
+        <v>643</v>
       </c>
       <c r="C974" t="s">
-        <v>2096</v>
+        <v>2281</v>
       </c>
       <c r="D974" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E974" t="s">
-        <v>2252</v>
+        <v>2282</v>
       </c>
       <c r="F974" t="s">
-        <v>2287</v>
+        <v>2274</v>
       </c>
       <c r="G974" t="s">
-        <v>2288</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="975" spans="1:7">
       <c r="A975">
         <v>974</v>
       </c>
       <c r="B975" t="s">
-        <v>1269</v>
+        <v>643</v>
       </c>
       <c r="C975" t="s">
-        <v>2289</v>
+        <v>2284</v>
       </c>
       <c r="D975" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E975" t="s">
-        <v>2256</v>
+        <v>2282</v>
       </c>
       <c r="F975" t="s">
-        <v>2277</v>
+        <v>2274</v>
       </c>
       <c r="G975" t="s">
-        <v>2290</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="976" spans="1:7">
       <c r="A976">
         <v>975</v>
       </c>
       <c r="B976" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C976" t="s">
-        <v>2291</v>
+        <v>2286</v>
       </c>
       <c r="D976" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E976" t="s">
-        <v>2266</v>
+        <v>2282</v>
       </c>
       <c r="F976" t="s">
-        <v>2292</v>
+        <v>2274</v>
       </c>
       <c r="G976" t="s">
-        <v>2293</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="977" spans="1:7">
       <c r="A977">
         <v>976</v>
       </c>
       <c r="B977" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C977" t="s">
-        <v>2294</v>
+        <v>2288</v>
       </c>
       <c r="D977" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E977" t="s">
-        <v>2295</v>
+        <v>2273</v>
       </c>
       <c r="F977" t="s">
-        <v>2296</v>
+        <v>2274</v>
       </c>
       <c r="G977" t="s">
-        <v>2297</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="978" spans="1:7">
       <c r="A978">
         <v>977</v>
       </c>
       <c r="B978" t="s">
-        <v>7</v>
+        <v>643</v>
       </c>
       <c r="C978" t="s">
-        <v>1968</v>
+        <v>2290</v>
       </c>
       <c r="D978" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E978" t="s">
-        <v>2298</v>
+        <v>2253</v>
       </c>
       <c r="F978" t="s">
-        <v>2299</v>
+        <v>2274</v>
       </c>
       <c r="G978" t="s">
-        <v>2300</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="979" spans="1:7">
       <c r="A979">
         <v>978</v>
       </c>
       <c r="B979" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C979" t="s">
-        <v>2083</v>
+        <v>1874</v>
       </c>
       <c r="D979" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E979" t="s">
-        <v>2298</v>
+        <v>2292</v>
       </c>
       <c r="F979" t="s">
-        <v>2299</v>
+        <v>2270</v>
       </c>
       <c r="G979" t="s">
-        <v>2301</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="980" spans="1:7">
       <c r="A980">
         <v>979</v>
       </c>
       <c r="B980" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C980" t="s">
-        <v>2172</v>
+        <v>1970</v>
       </c>
       <c r="D980" t="s">
-        <v>2302</v>
+        <v>50</v>
       </c>
       <c r="E980" t="s">
-        <v>2303</v>
+        <v>2266</v>
       </c>
       <c r="F980" t="s">
-        <v>2304</v>
+        <v>2270</v>
       </c>
       <c r="G980" t="s">
-        <v>2305</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="981" spans="1:7">
       <c r="A981">
         <v>980</v>
       </c>
       <c r="B981" t="s">
-        <v>556</v>
+        <v>578</v>
       </c>
       <c r="C981" t="s">
-        <v>1916</v>
+        <v>2187</v>
       </c>
       <c r="D981" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E981" t="s">
-        <v>2298</v>
+        <v>2236</v>
       </c>
       <c r="F981" t="s">
-        <v>2304</v>
+        <v>2295</v>
       </c>
       <c r="G981" t="s">
-        <v>2306</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="982" spans="1:7">
       <c r="A982">
         <v>981</v>
       </c>
       <c r="B982" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C982" t="s">
-        <v>1945</v>
+        <v>2297</v>
       </c>
       <c r="D982" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E982" t="s">
+        <v>2292</v>
+      </c>
+      <c r="F982" t="s">
         <v>2298</v>
       </c>
-      <c r="F982" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G982" t="s">
-        <v>2307</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="983" spans="1:7">
       <c r="A983">
         <v>982</v>
       </c>
       <c r="B983" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C983" t="s">
-        <v>2308</v>
+        <v>2300</v>
       </c>
       <c r="D983" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E983" t="s">
+        <v>2301</v>
+      </c>
+      <c r="F983" t="s">
         <v>2298</v>
       </c>
-      <c r="F983" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G983" t="s">
-        <v>2309</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="984" spans="1:7">
       <c r="A984">
         <v>983</v>
       </c>
       <c r="B984" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C984" t="s">
-        <v>1876</v>
+        <v>2303</v>
       </c>
       <c r="D984" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E984" t="s">
-        <v>2303</v>
+        <v>2266</v>
       </c>
       <c r="F984" t="s">
+        <v>2298</v>
+      </c>
+      <c r="G984" t="s">
         <v>2304</v>
-      </c>
-[...1 lines deleted...]
-        <v>2310</v>
       </c>
     </row>
     <row r="985" spans="1:7">
       <c r="A985">
         <v>984</v>
       </c>
       <c r="B985" t="s">
-        <v>489</v>
+        <v>643</v>
       </c>
       <c r="C985" t="s">
-        <v>1887</v>
+        <v>2305</v>
       </c>
       <c r="D985" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E985" t="s">
-        <v>2214</v>
+        <v>2266</v>
       </c>
       <c r="F985" t="s">
-        <v>2311</v>
+        <v>2298</v>
       </c>
       <c r="G985" t="s">
-        <v>2312</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="986" spans="1:7">
       <c r="A986">
         <v>985</v>
       </c>
       <c r="B986" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="C986" t="s">
-        <v>1887</v>
+        <v>2010</v>
       </c>
       <c r="D986" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E986" t="s">
-        <v>2313</v>
+        <v>2307</v>
       </c>
       <c r="F986" t="s">
-        <v>2314</v>
+        <v>2308</v>
       </c>
       <c r="G986" t="s">
-        <v>2315</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="987" spans="1:7">
       <c r="A987">
         <v>986</v>
       </c>
       <c r="B987" t="s">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="C987" t="s">
-        <v>1952</v>
+        <v>2310</v>
       </c>
       <c r="D987" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E987" t="s">
-        <v>2256</v>
+        <v>2274</v>
       </c>
       <c r="F987" t="s">
-        <v>2314</v>
+        <v>2308</v>
       </c>
       <c r="G987" t="s">
-        <v>2316</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="988" spans="1:7">
       <c r="A988">
         <v>987</v>
       </c>
       <c r="B988" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C988" t="s">
-        <v>1895</v>
+        <v>1894</v>
       </c>
       <c r="D988" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E988" t="s">
-        <v>2317</v>
+        <v>2312</v>
       </c>
       <c r="F988" t="s">
-        <v>2318</v>
+        <v>2308</v>
       </c>
       <c r="G988" t="s">
-        <v>2319</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="989" spans="1:7">
       <c r="A989">
         <v>988</v>
       </c>
       <c r="B989" t="s">
-        <v>30</v>
+        <v>643</v>
       </c>
       <c r="C989" t="s">
-        <v>2131</v>
+        <v>2013</v>
       </c>
       <c r="D989" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E989" t="s">
-        <v>2256</v>
+        <v>2312</v>
       </c>
       <c r="F989" t="s">
-        <v>2318</v>
+        <v>2308</v>
       </c>
       <c r="G989" t="s">
-        <v>2320</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="990" spans="1:7">
       <c r="A990">
         <v>989</v>
       </c>
       <c r="B990" t="s">
-        <v>1269</v>
+        <v>643</v>
       </c>
       <c r="C990" t="s">
-        <v>2007</v>
+        <v>2315</v>
       </c>
       <c r="D990" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E990" t="s">
-        <v>2296</v>
+        <v>2268</v>
       </c>
       <c r="F990" t="s">
-        <v>2318</v>
+        <v>2316</v>
       </c>
       <c r="G990" t="s">
-        <v>2321</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="991" spans="1:7">
       <c r="A991">
         <v>990</v>
       </c>
       <c r="B991" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C991" t="s">
-        <v>2322</v>
+        <v>2318</v>
       </c>
       <c r="D991" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E991" t="s">
-        <v>2256</v>
+        <v>2316</v>
       </c>
       <c r="F991" t="s">
-        <v>2323</v>
+        <v>2316</v>
       </c>
       <c r="G991" t="s">
-        <v>2324</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="992" spans="1:7">
       <c r="A992">
         <v>991</v>
       </c>
       <c r="B992" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C992" t="s">
-        <v>1921</v>
+        <v>2063</v>
       </c>
       <c r="D992" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E992" t="s">
-        <v>2325</v>
+        <v>2320</v>
       </c>
       <c r="F992" t="s">
-        <v>2323</v>
+        <v>2316</v>
       </c>
       <c r="G992" t="s">
-        <v>2326</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="993" spans="1:7">
       <c r="A993">
         <v>992</v>
       </c>
       <c r="B993" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C993" t="s">
-        <v>2046</v>
+        <v>1967</v>
       </c>
       <c r="D993" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E993" t="s">
-        <v>2296</v>
+        <v>2312</v>
       </c>
       <c r="F993" t="s">
+        <v>2322</v>
+      </c>
+      <c r="G993" t="s">
         <v>2323</v>
-      </c>
-[...1 lines deleted...]
-        <v>2327</v>
       </c>
     </row>
     <row r="994" spans="1:7">
       <c r="A994">
         <v>993</v>
       </c>
       <c r="B994" t="s">
-        <v>556</v>
+        <v>643</v>
       </c>
       <c r="C994" t="s">
-        <v>2004</v>
+        <v>1928</v>
       </c>
       <c r="D994" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E994" t="s">
-        <v>2325</v>
+        <v>2312</v>
       </c>
       <c r="F994" t="s">
-        <v>2323</v>
+        <v>2322</v>
       </c>
       <c r="G994" t="s">
-        <v>2328</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="995" spans="1:7">
       <c r="A995">
         <v>994</v>
       </c>
       <c r="B995" t="s">
-        <v>556</v>
+        <v>17</v>
       </c>
       <c r="C995" t="s">
-        <v>1923</v>
+        <v>1943</v>
       </c>
       <c r="D995" t="s">
-        <v>9</v>
+        <v>50</v>
       </c>
       <c r="E995" t="s">
-        <v>2177</v>
+        <v>2312</v>
       </c>
       <c r="F995" t="s">
-        <v>2323</v>
+        <v>2322</v>
       </c>
       <c r="G995" t="s">
-        <v>2329</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="996" spans="1:7">
       <c r="A996">
         <v>995</v>
       </c>
       <c r="B996" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C996" t="s">
-        <v>2042</v>
+        <v>1941</v>
       </c>
       <c r="D996" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E996" t="s">
-        <v>2325</v>
+        <v>2312</v>
       </c>
       <c r="F996" t="s">
-        <v>2323</v>
+        <v>2322</v>
       </c>
       <c r="G996" t="s">
-        <v>2330</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="997" spans="1:7">
       <c r="A997">
         <v>996</v>
       </c>
       <c r="B997" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C997" t="s">
-        <v>2051</v>
+        <v>2008</v>
       </c>
       <c r="D997" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E997" t="s">
-        <v>2182</v>
+        <v>2312</v>
       </c>
       <c r="F997" t="s">
-        <v>2323</v>
+        <v>2322</v>
       </c>
       <c r="G997" t="s">
-        <v>2331</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="998" spans="1:7">
       <c r="A998">
         <v>997</v>
       </c>
       <c r="B998" t="s">
-        <v>1269</v>
+        <v>643</v>
       </c>
       <c r="C998" t="s">
-        <v>2060</v>
+        <v>1941</v>
       </c>
       <c r="D998" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E998" t="s">
-        <v>2311</v>
+        <v>2312</v>
       </c>
       <c r="F998" t="s">
-        <v>2323</v>
+        <v>2322</v>
       </c>
       <c r="G998" t="s">
-        <v>2332</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="999" spans="1:7">
       <c r="A999">
         <v>998</v>
       </c>
       <c r="B999" t="s">
-        <v>1269</v>
+        <v>128</v>
       </c>
       <c r="C999" t="s">
-        <v>2083</v>
+        <v>1945</v>
       </c>
       <c r="D999" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E999" t="s">
-        <v>2311</v>
+        <v>2312</v>
       </c>
       <c r="F999" t="s">
-        <v>2323</v>
+        <v>2329</v>
       </c>
       <c r="G999" t="s">
-        <v>2333</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="1000" spans="1:7">
       <c r="A1000">
         <v>999</v>
       </c>
       <c r="B1000" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C1000" t="s">
-        <v>1885</v>
+        <v>2139</v>
       </c>
       <c r="D1000" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E1000" t="s">
-        <v>2318</v>
+        <v>2312</v>
       </c>
       <c r="F1000" t="s">
-        <v>2334</v>
+        <v>2329</v>
       </c>
       <c r="G1000" t="s">
-        <v>2335</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="1001" spans="1:7">
       <c r="A1001">
         <v>1000</v>
       </c>
       <c r="B1001" t="s">
-        <v>556</v>
+        <v>128</v>
       </c>
       <c r="C1001" t="s">
-        <v>1889</v>
+        <v>2004</v>
       </c>
       <c r="D1001" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E1001" t="s">
-        <v>2317</v>
+        <v>2312</v>
       </c>
       <c r="F1001" t="s">
-        <v>2334</v>
+        <v>2329</v>
       </c>
       <c r="G1001" t="s">
-        <v>2336</v>
+        <v>2332</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">